--- v0 (2026-02-05)
+++ v1 (2026-05-21)
@@ -54,4469 +54,4469 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MVPL</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO A PROPOSIÇÃO DE LEI</t>
   </si>
   <si>
     <t>PODER EXECUTIVO - PE</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/54/doc00454820210113103259.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/54/doc00454820210113103259.pdf</t>
   </si>
   <si>
     <t>Mensagem 01/2021 que encaminha o VETO INTEGRAL quanto a PROPOSIÇÃO de LEI 21/2020; que, “Dispõe sobre a alteração ao artigo 2º da Lei nº 731/2018 e dá outras providências”. Autor – Poder Executivo.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/150/mensagem_05-2021_veto.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/150/mensagem_05-2021_veto.pdf</t>
   </si>
   <si>
     <t>Oficio Mensagem 05/2021 do Poder Executivo enviando o VETO TOTAL a Proposição de Lei 05/2021 “Dispõe sobre a publicação na internet da lista de espera dos pacientes que aguardam por consultas e exames, nos estabelecimentos da Rede Pública de saúde do Município de Sarzedo e dá outras providências”.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/164/mensagem_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/164/mensagem_06-2021.pdf</t>
   </si>
   <si>
     <t>Oficio Mensagem 06/2021 do Poder Executivo enviando o VETO TOTAL a Proposição de Lei 06/2021 “Altera a Lei 637/2014 e das outras providências”;</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1465/mensagem_de_veto_15-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1465/mensagem_de_veto_15-2021.pdf</t>
   </si>
   <si>
     <t>Mensagem de veto integral da proposição de lei 32/2021 "Dispõe sobre a criação do Programa de Conectividade Municipal para as escolas públicas no Município de Sarzedo/MG."</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Projeto UMA CRIANÇA, UMA ÁRVORE e o artigo 1º da Lei 630/2014`` e dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Estevam do América, Marquinho da Civil, Sargento Gilberto, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_02-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de cargos de provimento em comissão e recrutamento amplo da Câmara Municipal de Sarzedo, modifica o organograma hierárquico do art. 3º da Lei nº 631/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_03-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_03-2021.pdf</t>
   </si>
   <si>
     <t>Renomeia logradouro público municipal que menciona e dá outras providências</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Marquinho da Civil, Bigode do Riacho da Mata, Estevam do América, Sargento Gilberto, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_04-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_04-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a implementar a gratuidade nos transportes públicos de passageiros às pessoas maiores de 60 (sessenta) anos, na forma que especifica."</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Estevam do América</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_05-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_05-2021_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação na internet da lista de espera dos pacientes que aguardam por consultas e exames, nos estabelecimentos da rede pública de saúde do Município de Sarzedo e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_06-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_06-2021_2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 637/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Estevam do América, Gaby Valeska, Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/101/pl_7_-_dani.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/101/pl_7_-_dani.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a prestação de socorro aos animais atropelados pelo atropelador no âmbito do município de Sarzedo, na forma que menciona.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Gaby Valeska</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_08-2021.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial do município de Sarzedo o "Janeiro Branco", mês dedicado à conscientização e difusão da saúde mental e emocional.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_09-2021.pdf</t>
   </si>
   <si>
     <t>“Altera a lei nº 731/2018 e dá outras providências”</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_10-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_10-2021.pdf</t>
   </si>
   <si>
     <t>"Dá denominação ao Unidade Básica de Saúde - UBS localizado no Bairro Imaculada Conceição, neste Município".</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/109/pl_11_-_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/109/pl_11_-_gaby.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Sarzedo a implantar as Práticas Integrativas e Complementares pelo SUS".</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_12-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_12-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de praça pública localizada no Bairro Master Ville, município de Sarzedo."</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_13-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_13-2021.pdf</t>
   </si>
   <si>
     <t>"Dá denominação a Escola localizada no Bairro Masterville, neste Município".</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_14-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_14-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre pagamentos de tributos em atraso, e dá providências".</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_15-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_15-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Praça Pública  localizada no Bairro Masterville, município de Sarzedo".</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Estevam do América, Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_16-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_16-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instalação nas praças, parques e áreas municipais brinquedos desenvolvidos para lazer e recreação de crianças com mobilidade reduzida e necessidades especiais no âmbito do município de Sarzedo/MG e dá outras providências".</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_17-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_17-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação de acesso à internet via wi-fi, pelos usuários das unidades de saúde da cidade de Sarzedo”.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_18-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_18-2021_2.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação da prática de educação física adaptada nas escolas da rede municipal de educação na cidade de Sarzedo”.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_19-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_19-2021.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Sarzedo a Política de Práticas Integrativas e Complementares no âmbito do Sistema Único de Saúde - SUS e dá outras providências".</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dani do Topa Tudo</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_20-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_20-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação do Horto Florestal do bairro Planalto localizado no Município de  Sarzedo".</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Estevam do América, Rodrigo Antônio Ferretti (Ferretti), Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_21-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_21-2021.pdf</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade de utilização de lâmpadas de LED na iluminação de novos loteamentos, condomínios no município de Sarzedo e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_22-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_22-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 22/2021 "Dispõe sobre a proibição do manuseio, da utilização, da queima e da soltura de fogos de estampidos e de artifícios, assim como, de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no município de Sarzedo e dá outras providências ", de autoria da vereadora Daniela Cristina Teixeira Salles e do Vereador Rodrigo Antônio Ferretti.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Marquinho da Civil</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_23-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_23-2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 23/2021 “Institui o programa MEDICAMENTO EM CASA e dá outras providências”, de autoria do vereador Marcos Antônio de Almeida.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_24-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_24-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 24/2021 “Dispõe sobre a obrigatoriedade de disponibilização de informações sobre a vacinação da população de Sarzedo contra a Covid-19  e dá  outras providências ”, de autoria da vereadora Gabriele Valeska  Henriques.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Bigode do Riacho da Mata, Dani do Topa Tudo, Estevam do América, Gaby Valeska, Marquinho da Civil, Pastor Edmilson, Rodrigo Antônio Ferretti (Ferretti), Sargento Gilberto, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_25-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_25-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a acareação da entrega de titulo de  de honra ao mérito a todos os profissionais da Secretaria de Saúde* do município de Sarzedo e dá outras providências".</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_26-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_26-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o município de Sarzedo a criar a "Casa-abrigo" que dispõe sobre condições mínimas para a oferta e manutenção de serviço de acolhimento de mulheres e seus dependentes em situação de violência doméstica e familiar".</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_27_de_2001.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_27_de_2001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a obrigatoriedade em destinar áreas para estacionamento de bicicletas em locais públicos de grande afluxo".</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_28-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_28-2021.pdf</t>
   </si>
   <si>
     <t>"Ratifica protocolo de intenções firmado entre municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos,  insumos e equipamentos na área da saúde".</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_29_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_29_de_2021.pdf</t>
   </si>
   <si>
     <t>"Institui no município de Sarzedo a política municipal de proteção dos direitos da pessoa com transtorno do espectro autista -TEA, bem como sua carteira de identificação (CIPTEA)".</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_30_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_30_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do procedimento de notificação compulsória da violência contra mulher, à criança e ou idoso dos serviços de Saúde públicos e privados no âmbito do município de Sarzedo e dá outras providências".</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/288/projeto_de_lei_31-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/288/projeto_de_lei_31-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentaria de 2022 e dá outras providências”</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_32-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_32-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a reestruturação do Conselho Municipal de acompanhamento e controle social do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação-CACS-FUNDEB,em conformidade com o artigo 212-A da Constituição Federal, regulamentado na forma da Lei Federal nº 14.113,de 25 de Dezembro de 2020".</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_33-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_33-2021.pdf</t>
   </si>
   <si>
     <t>"Denomina de Rua Alcides Martins Neto, a Rua B localizada no Bairro Central Park no Município de Sarzedo".</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_34_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_34_de_2021.pdf</t>
   </si>
   <si>
     <t>" Institui a Politica de sanitização de ambientes públicos no Município de Sarzedo".</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_35-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_35-2021.pdf</t>
   </si>
   <si>
     <t>"Institui  o programa de fornecimento de  de absorventes higiênicos  (PFAH) a estudantes de escolas públicas, bem como mulheres de baixa renda e da outras providências"</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_36_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_36_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouro público ,qual seja, a rua S no bairro São Joaquim que passa a se chamar Arlindo Machado de Souza, e dá outras providências."</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_37_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_37_de_2021.pdf</t>
   </si>
   <si>
     <t>"Institui o programa Escola Melhor, no âmbito do município de Sarzedo, visando o incentivo da realização de parcerias de pessoas físicas e jurídicas com escolas públicas municipais."</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_38_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_38_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da semana de incentivo ao uso de bicicletas e respeito aos ciclistas, bem como a instituição do programa de sistema cicloviário e dá outras providências."</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_39_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_39_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 802/2021- Dispõe sobre os cargos efetivos e de provimento em comissão da Câmara Municipal de Sarzedo e dá outras providências."</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_40_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_40_de_2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 324/2007- Que dispõe sobre a instituição de estágio para estudantes no âmbito da Câmara Municipal de Sarzedo e dá outras providências."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_41_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_41_de_2021.pdf</t>
   </si>
   <si>
     <t>"Renomeia logradouro público municipal que menciona a dá outras providências."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_42_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_42_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do programa de conectividade municipal para as escolas públicas no município de Sarzedo."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_43-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_43-2021.pdf</t>
   </si>
   <si>
     <t>"Veda a nomeação pela Administração Direta e Indireta no  Município de Sarzedo/MG, de pessoas condenadas pela Lei Federal nº 11.340,de 07 de agosto de 2006."</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_44-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_44-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do cadastro municipal de protetores e cuidadores de animais no municipio de Sarzedo,e dá outras providências."</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_45-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_45-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação do campo de futebol público municipal no Bairro Liberdade,Município de Sarzedo".</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/878/projeto_de_lei_46-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/878/projeto_de_lei_46-2021.pdf</t>
   </si>
   <si>
     <t>"Acrescenta dispositivos á Lei 491 de 04 de julho de 2011,que dispõe sobre condições mínimas para a oferta e manutenção de serviço de acolhimento de mulheres e seus dependentes em situação de Violência Doméstica e Familiar em casa abrigo."</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Pastor Edmilson</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_47-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_47-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o dia 20 de novembro como feriado municipal do Dia da Consciência Negra ,cria a Semana da Consciência Negra no município e dá outras providências."</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_48-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_48-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o programa permanente de reforço escolar "ESFORÇAR, RECUPERAR E VENCER" aos alunos matriculados nas unidades municipais de ensino de Sarzedo."</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_49-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_49-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da unidade de apoio de atendimento do Centro de Referência da Assistência Social (CRAS) no bairro Masterville-Sarzedo MG,(CRAS ALIETE MARVILA PEREIRA) e dá outras providências."</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_50-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_50-2021.pdf</t>
   </si>
   <si>
     <t>"Autorizo,uma consulta á comunidade escolar e aprovação do Poder Legislativo para municipalização do ensino fundamental II das escolas estaduais de Sarzedo,e no caso de aprovação,contemplar o PROJETO MÃOS DADAS disponibilizado pelo governo."</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_51_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_51_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao inciso III do artigo 6º da Lei 800 de 18 de dezembro de 2020 que estima a receita e fixa despesa para o exercício financeiro de 2021".</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_52_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_52_de_2021.pdf</t>
   </si>
   <si>
     <t>"Cria o programa BANCO DE EMPREGOS PARA A JUVENTUDE, no âmbito do Município de Sarzedo/MG, e dá outras providências".</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_53-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_53-2021.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Sarzedo a instituir o Programa CAMINHOS DO ECOTURISMO e dá outras providências."</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_54_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_54_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro público, no presente momento sem nome para rua das nascentes no bairro Brasília, Sarzedo-MG".</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Gaby Valeska, Dani do Topa Tudo, Estevam do América, Pastor Edmilson, Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_55-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_55-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inserção de profissionais da área de Serviço Social e de Psicologia nas escolas públicas municipais de educação básica do Município de SARZEDO”.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/projeto_de_lei_56-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/projeto_de_lei_56-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a inclusão de medidas de capacitação socioemocional no projeto pedagógico elaborado pelas escolas públicas de educação básica do Município de Sarzedo”.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_57-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_57-2021.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Sarzedo-MG, o programa produtor de água, e autoriza o Executivo a prestar apoio financeiro aos proprietários rurais e dá outras providências".</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/projeto_de_lei_58-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/projeto_de_lei_58-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a aplicação de penalidades pela má prestação de serviços ofertados pela Concessionária responsável pelo abastecimento de água e tratamento de esgoto em SARZEDO-MG"</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_59_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_59_de_2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece a inclusão da língua brasileira de sinais-LIBRAS- no currículo escolar no âmbito do Município de Sarzedo e dá outras providências."</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_60-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_60-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o aproveitamento da energia solar e instalação de painéis fotovoltaicos para diminuição de gastos públicos junto ás repartições públicas do Município de Sarzedo."</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_61-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_61-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação e concessão de jornada especial de trabalho ao servidor público com deficiência ou que possua cônjuge, filho ou dependente com deficiência".</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_62_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_62_de_2021.pdf</t>
   </si>
   <si>
     <t>" Autoriza as empresas GW TRANSPORTE E TURISMO LTDA  e ROMATEC USINAGEM e MANUTENÇÃO MECÂNICA LTDA a ceder à empresa Data Engenharia Ltda, e ao Chefe Executivo a conceder uso,de imóvel no Distrito Industrial Benjamim Ferreira Guimarães, e dá providências."</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1463/projeto_de_lei_63-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1463/projeto_de_lei_63-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regulamentação da concessão de benefícios eventuais no âmbito do sistema único de assistência social no Município de Sarzedo."</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_64-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_64-2021.pdf</t>
   </si>
   <si>
     <t>"Institui no Município de Sarzedo a modalidade de transporte individual de passageiros denominados Táxi Lotação e dá outras providências."</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_65-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_65-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa "ME ADOTA AÍ" por meio de divulgação permanente de animais que estão á disposição para adoção, bem como, dados e imagens dos animais desaparecidos ou no site oficial da Prefeitura Municipal de Sarzedo/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/projeto_de_lei_66-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/projeto_de_lei_66-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação de logradouro público, qual seja, a Rua Z no bairro Serra Azul, Sarzedo/MG, que passa a se chamar Rua Stelita dos Anjos Santos, e dá outras providências."</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_67-2021_ppa.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_67-2021_ppa.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o quadriênio de 2022/2025".</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_68-2021_loa.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_68-2021_loa.pdf</t>
   </si>
   <si>
     <t>" Estima a Receita e fixa a Despesa para Exercício Financeiro de 2022-LOA</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_69-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_69-2021.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DA CAMPANHA “SETEMBRO DOURADO” NO MUNICÍPIO DE SARZEDO,VISANDO CONSCIENTIZAR OS PAIS,PROFISSIONAIS DA SAÚDE E TODA A SOCIEDADE SOBRE OS SINAIS E SINTOMAS PARA A DETECÇÃO DO CÂNCER INFANTO-JUVENIL”.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_70-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_70-2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece a isenção do pagamento de taxa de inscrição em concursos públicos para os doadores de medula óssea e de sangue no âmbito da Administração Pública Municipal."</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_71-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_71-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de logradouros públicos no Bairro Lambari, Sarzedo-MG."</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei__72_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei__72_de_2021.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública a organização Jiu-Jitsu a Artes marciais para todos, e dá outras providências."</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_73_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_73_de_2021.pdf</t>
   </si>
   <si>
     <t>"CRIA O "PROGRAMA PRATA DA CASA", QUE ESTABELECE  A OBRIGATORIEDADE DE DISPONIBILIZAÇÃO DE OPORTUNIDADE PARA APRESENTAÇÃO DE GRUPOS, BANDAS, CANTORES OU INSTRUMENTISTAS LOCAIS NA ABERTURA DE EVENTOS MUSICAIS QUE CONTEM COM FINANCIAMENTO PUBLICO".</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Marquinho da Civil, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/tramitacao_do_pl_74_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/tramitacao_do_pl_74_de_2021.pdf</t>
   </si>
   <si>
     <t>" DISPÕE SOBRE DENOMINAÇÃO DA PRAÇA PÚBLICA MIRANTE NO BAIRRO SANTO ANTÔNIO".</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2052/tramitacao_do_pl_75_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2052/tramitacao_do_pl_75_de_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a inserção de profissionais da área de Serviço Social e de Psicologia nas Escolas Públicas Municipais de Educação Básica do Município de Sarzedo."</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_76-2021_com_despacho.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_76-2021_com_despacho.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a divulgação da relação dos medicamentos disponíveis e indisponíveis na rede pública municipal de saúde do Município de Sarzedo."</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_77_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_77_de_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a renomeação de logradouro público, qual seja, a Rua Professora Claudiani Silva Cardoso Ferreira no Bairro Jardim Vera Cruz, Sarzedo/MG, que passa a se chamar Rua Estácio de Sá, e dá outras providências.”</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_78_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_78_de_2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação da quadra de esportes da Escola Municipal Alaíde de Oliveira Sales, que passa a se chamar Professora Claudiani Silva Cardoso Ferreira.”</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>PODER LEGISLATIVO - PL</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_79_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_79_de_2021.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR O PAGAMENTO AO FUNDO DE SEGURIDADE SOCIAL DO MUNICIPIO DE SARZEDO-FSSMS DAS CONTRIBUIÇÕES PREVIDENCIÁRIAS NÃO DESCONTADAS DOS SERVIDORES MUNICIPAIS DOS MESES DE NOVEMBRO,DEZEMBRO E 13º SALARIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/98/leis_complementares_144_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/98/leis_complementares_144_2021.pdf</t>
   </si>
   <si>
     <t>Nova redação ao artigo 34 da LC 05/1997, e, insere parágrafo único ao art.43 da LC 25/2004</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_complementar_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_complementar_02-2021.pdf</t>
   </si>
   <si>
     <t>"Dá nova redação ao art. 218 "Dispõe sobre o Código de Obras do Município de Sarzedo-MG,e dá outras providências."</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_complementar_03-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_complementar_03-2021.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar 36 de 26 de outubro de 2005 que reestrutura o Fundo de Seguridade Social do Município de Sarzedo-MG e dá outras providências, dispondo sobre o plano de custeio a partir de 01/02/2022 e Taxa de Administração do FSSMS, e dá providências."</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_complementar_04-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_complementar_04-2021.pdf</t>
   </si>
   <si>
     <t>"Contratações por tempo determinado para atendimento a necessidade temporária de excepcional interesse público,e,dá,providências."</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_05-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_05-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Regime de Previdência Complementar dos servidores públicos titulares de cargo efetivo do Município de Sarzedo; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime próprio da previdência de que trata o art.40 da Constituição Federal; autoriza a celebração de convênio com entidade fechada de previdência complementar e dá outras providencias."</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/projeto_de_lei_complementar_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/projeto_de_lei_complementar_06-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão do Abono- FUNDEB aos profissionais da Educação básica da rede municipal de Sarzedo, na forma que especifica."</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_complementar_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_complementar_07-2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS  DA LEI COMPLEMENTAR Nº 25 DE 02 DE JANEIRO DE 2004 QUE "DISPOE SOBRE O ESTATUTO, O PLANO DE CARGOS E A REMUNERAÇÃO DOS SERVIDORES DA EDUCAÇÃO DO MUNICIPIO DE SARZEDO" E ALTERAÇÕES POSTERIORES E DA OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_complementar_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_complementar_08-2021.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar n° de 04 de 20 de Janeiro de 1997 que "Dispõe sobre o Plano de Cargos, vencimentos e Carreiras dos servidores Públicos Municipais de Sarzedo" e da Lei complementar n°05 de 20 de Janeiro de 1997 que "Dispõe sobre o Estatuto do Servidor Público do Município de Sarzedo" e dá outras providências."</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_complementar_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_complementar_09-2021.pdf</t>
   </si>
   <si>
     <t>"Inserem-se os artigos 79-A,79B, 79C, 79D, e 79E á Lei complementar 05/1997 e dispõe sobre o benefício alimentação via cartão Magnético, para todos os servidores públicos e conselheiros tutelares e dá outras providências."</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_complementar_10-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_complementar_10-2021.pdf</t>
   </si>
   <si>
     <t>"Revisa o valor do vencimento em cumprimento ao art.37, inciso X da Constituição Federal e altera do Valor da Unidade Padrão de Vencimento - UVPS fixado no art. 1-B da Lei Complementar 04 de 20 de Janeiro de 1997 que "Dispõe sobre os cargos, vencimentos e carreiras dos servidores públicos municipais de Sarzedo."</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>Sargento Gilberto, Marquinho da Civil, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_resolucao_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_resolucao_01-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão de Segurança Pública e dá outras providências.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_resolucao_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_resolucao_02-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a implantação de tradução de Língua Brasileira de Sinais (Libras) e a tradução simultânea dos trabalhos parlamentares nas Sessões Plenárias da Câmara Municipal de Sarzedo".</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Marquinho da Civil, Estevam do América, Sargento Gilberto, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_resolucao_03-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_resolucao_03-2021.pdf</t>
   </si>
   <si>
     <t>Cria a Sala da Mulher Sarzedense -SMS , no âmbito da Câmara Municipal de Sarzedo-MG</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_resolucao_04-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_resolucao_04-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a outorga da entrega do título de honra ao mérito a todos os profissionais da secretaria de saúde do Município de Sarzedo/MG e dá outras providências".</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_resolucao_05-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_resolucao_05-2021.pdf</t>
   </si>
   <si>
     <t>"Concede título de honra ao mérito a todos os servidores das secretarias de administração, desenvolvimento social, educação, esporte, cultura e lazer, meio ambiente, fazenda, governo, obras ,e planejamento do Poder Executivo do Município de Sarzedo/MG"</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>Marquinho da Civil, Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_resolucao_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_resolucao_06-2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI NO AMBITO MUNICIPAL A HONRARIA POLICIAL DESTAQUE DO ANO E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Estevam do América, PLENÁRIO - PL, Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/projeto_de_resolucao_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/projeto_de_resolucao_07-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a aprovação das Contas do Exercício Municipal de Sarzedo/MG, referente ao Exercício Financeiro de 2019, seguindo o parecer prévio do Tribunal de Contas do Estado de Minas Gerais”.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/projeto_de_resolucao_08-2021_completo.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/projeto_de_resolucao_08-2021_completo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio-alimentação ou cartão de alimentação aos Servidores do Quadro de Pessoal do Poder Legislativo, e das outras providências.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA</t>
   </si>
   <si>
     <t>Marquinho da Civil, Bigode do Riacho da Mata, Estevam do América</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1467/proposta_de_emenda_a_lei_organica_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1467/proposta_de_emenda_a_lei_organica_01-2021.pdf</t>
   </si>
   <si>
     <t>"Acrescenta art.132 A á Lei Orgânica do Município de Sarzedo/MG, dispondo sobre a obrigatoriedade da execução orçamentária e financeira da programação incluída por emendas individuais do Legislativo Municipal em Lei Orçamentaria Anual (LOA)."</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_01_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_01_gaby.pdf</t>
   </si>
   <si>
     <t>Requer que seja apresentado pela secretaria municipal de Educação um planejamento educacional para o ano letivo/2021, tendo em vista a imprevisibilidade de retorno das aulas presenciais.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_02_zu.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_02_zu.pdf</t>
   </si>
   <si>
     <t>Requer parceria com o CMATES.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Requer que seja apresentado pela Secretaria Municipal de Educação um planejamento educacional para o ano letivo/2021, tendo em vista a imprevisibilidade de retorno das aulas presenciais.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_04_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_04_gaby.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo, que solicite ao DEER-MG, que tome as medidas cabíves no que se refere ao cumprimento das medidas sanitárias de profilaxia e contenção da covid-19, por meio de blitz educativas e fiscalização do transporte coletivo de passageiros.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_05_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_05_gaby.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto a reforma de todo o complexo da Praça da Estação.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_06_ferretti.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_06_ferretti.pdf</t>
   </si>
   <si>
     <t>Requer que celebre proposta de interesse com o Ministério do Esporte para promoção e apoio ao desenvolvimento do Esporte masculino e feminio, implantação e modernização de infraestrutura.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_07_ferretti.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_07_ferretti.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma manutenção, implantação e modernização de infraestrutura do campo, localizado entre as Rua Luzia Maria de Jesus Faustino e Rua João Franscisco da Silva.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_08_ferretti.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_08_ferretti.pdf</t>
   </si>
   <si>
     <t>Requer implantação de pista de caminhada no Bairro Riacho da Mata.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_09_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_09_estevam.pdf</t>
   </si>
   <si>
     <t>Requer providencias no sentido de proceder alteração para mão única de direção à Rua Professora Efigênia Mendonça Pinheiro.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_10_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_10_estevam.pdf</t>
   </si>
   <si>
     <t>Requer que seja providenciada a instalação de placas de sinalização com a denominação das ruas na horizontal e vertical</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_11_marcos.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_11_marcos.pdf</t>
   </si>
   <si>
     <t>Requer reunião com a empresa Saritur e a SETOP.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_12_marcos.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_12_marcos.pdf</t>
   </si>
   <si>
     <t>Requer instalação de televisores nas dependencias da UPA Oldak Pinheiro de Rezende.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimneto_13-2021_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimneto_13-2021_gaby.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de toda a iluminação pública dos bairros Jardim Anchieta e Serra Azul por lâmpadas de led.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_14-2021_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_14-2021_gaby.pdf</t>
   </si>
   <si>
     <t>Requer a substituição de toda a iluminação pública no bairro Manoel Pinheiro por lâmpadas de led.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_15-2021_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_15-2021_gaby.pdf</t>
   </si>
   <si>
     <t>Requer que seja feita a limpeza do córrego que passa pelo Bairro Manoel Pinheiro e também do córrego que passa pelo Bairro Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_16-2021_zu.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_16-2021_zu.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de nomeação de 2(dois) fiscais ambientais.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_17_-_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_17_-_estevam.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de faixa de pedestre na Rua Jesus Ferreira da Silva com a Rua São Pedro, próximo ao terminal de ônibus</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/107/req_18-gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/107/req_18-gaby.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito, Senhor Marcelo Pinheiro, que SOLICITE ao SEINFRA, uma solução para o Transporte Público de Sarzedo.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_verbal_19-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_verbal_19-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja instalada em todas as praças playground para lazer e recreação."</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_verbal_20-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_verbal_20-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja implantada sinalização de trânsito adequada entre a avenida Comendador Quintas, Rua São Lucas e Raimundo Moreira neste Município."</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/113/req_21_-_marcos.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/113/req_21_-_marcos.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Desenvolvimento Social, cópia do Plano de Ação que será desenvolvida à curto, médio e longo prazo.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/114/req_22_-_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/114/req_22_-_gaby.pdf</t>
   </si>
   <si>
     <t>Requer que seja verificada a possibilidade de instalação de um ponto de apoio na escola do Capão da Serra, os praticantes de ciclismo, motociclismo, trekkings, passeios ecológicos, cavalgadas, etc.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/115/req_23_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/115/req_23_estevam.pdf</t>
   </si>
   <si>
     <t>Solicita quebra-molas na Rua João de Barro.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/116/req_24_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/116/req_24_estevam.pdf</t>
   </si>
   <si>
     <t>Solicita duas placas de sinalização de PARADA OBRIGATORIA</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Sargento Gilberto, Bigode do Riacho da Mata, Dani do Topa Tudo, Estevam do América, Gaby Valeska, Marquinho da Civil, Pastor Edmilson, Rodrigo Antônio Ferretti (Ferretti), Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/117/req_25_veres.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/117/req_25_veres.pdf</t>
   </si>
   <si>
     <t>Solicita aumento na remuneração dos servidores da área da saúde, conforme anexo.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/118/req_26_veres.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/118/req_26_veres.pdf</t>
   </si>
   <si>
     <t>Solicita aumento real no valor referente ao cartão alimentação (cesta de alimentos)</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/119/req_27_marcos.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/119/req_27_marcos.pdf</t>
   </si>
   <si>
     <t>Solicita extensão da obra que está sendo realizada no córrego entre as ruas Anchieta e Nova Jerusalém no Bairro Santa Monica em Sarzedo.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/121/req_28_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/121/req_28_gaby.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto a iluminação, bem como a manutenção da Praça da Bíblia localizada no Bairro Brasília.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/122/req_29_gilberto.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/122/req_29_gilberto.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de Câmera de vigilância (olho vivo) na praça localizada na rua Seriema/Rua Violeta, no Bairro Masterville.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/123/req_30_gilberto.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/123/req_30_gilberto.pdf</t>
   </si>
   <si>
     <t>Solicita uma rotatória na Av. Palmeiras com Rua Ipê Roxo, bem como uma canalização pluvial na rua Ipê Roxo.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/124/req_31_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/124/req_31_gaby.pdf</t>
   </si>
   <si>
     <t>Requer providências, juntamente com o governo do Estado de Minas Gerais, para a recuperação e possível utilização do imóvel localizado à Rua Eloy Candido de Melo, 110, Centro, Sarzedo/MG, onde funcionava a antiga polícia militar.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Gaby Valeska, Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/125/req_32_gaby.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/125/req_32_gaby.pdf</t>
   </si>
   <si>
     <t>Requer o patrulhamento rural, no mínimo uma vez ao dia, no Capão da Serra, nesta municipalidade.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/126/req_33_zu.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/126/req_33_zu.pdf</t>
   </si>
   <si>
     <t>Solicita uma avaliação do Departamento de trânsito, junto a Secretaria de Obras em todo o entorno da rotatória na MG 040.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/127/req_34_zu.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/127/req_34_zu.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Obras, junto a CEMIG/MG, a implantação de postes de iluminação na Rua Estelita Cunha, Bairro Brasília.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_35-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_35-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a instalação de um bebedouro próximo a quadra do campo do Bairro Imaculada Conceição, neste Município, para atender os praticantes de esportes".</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_36-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_36-2021.pdf</t>
   </si>
   <si>
     <t>Requer reforma  dos complexos esportivos (campos de futebol) do Bairro Imaculada Conceição e Bairro Brasília.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_37-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_37-2021.pdf</t>
   </si>
   <si>
     <t>Requer reforma da quadra esportiva do Bairro Jardim Santa Rosa.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_38-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_38-2021.pdf</t>
   </si>
   <si>
     <t>“Requer explicações referente aos picos de energia que estão ocorrendo no município nos últimos dias”</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_39-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_39-2021.pdf</t>
   </si>
   <si>
     <t>Requer Providências quanto a reforma e manutenção das quadras e campos de futebol do Município de Sarzedo.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_40-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_40-2021.pdf</t>
   </si>
   <si>
     <t>Requer a parceria do Poder Executivo juntamente com a empresa Itaminas- Comercio de Minério S/A, para que seja instalada a iluminação pública desde o trecho da Rua Campos Elísios esquina com a Rua Campo Alegre até a portaria principal da Itaminas.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_41-2021_retirado_pelo_autor.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_41-2021_retirado_pelo_autor.pdf</t>
   </si>
   <si>
     <t>"Requer ao Ex. Sr Prefeito Municipal ouvida a casa Legislativa que seja tomada as devidas providências referente a aquisição de vacinas contra a Covid-19."</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_42-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_42-2021.pdf</t>
   </si>
   <si>
     <t>Requer celebração de proposta  de interesse com a Secretaria de Esporte , Cultura, Lazer e Turismo , para promoção e apoio ao desenvolvimento do  esporte de ciclismo masculino e feminino no Município de Sarzedo.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_43-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_43-2021.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto a capina e limpeza de todo o Bairro Jardim Anchieta.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_44-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_44-2021.pdf</t>
   </si>
   <si>
     <t>Requer a implantação de  de Hospital de Campanha para atender as demandas relativas aos casos de COVID-19.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_45-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_45-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito, Senhor Marcelo Pinheiro, que solicite uma reunião online com a empresa SARITUR, para solicitar o retorno do quadro de horários antes da pandemia, haja vista que já existe  vários pedidos  para aumentar o quadro  de horários que a empresa oferta nesta municipalidade.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Zu, Marquinho da Civil</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_46-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_46-2021.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto ao fluxo de caminhões na rua Campo verde no Bairro Brasília (2º  seção).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_47-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_47-2021.pdf</t>
   </si>
   <si>
     <t>Requer a aquisição em caráter emergencial de um volume maior  de Cestas Básicas em virtude  da Pandemia.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_48-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_48-2021.pdf</t>
   </si>
   <si>
     <t>Requer providências quanto a intensificação da vacinação a Covid-19 em formato “DRIVE TRU”.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_49-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_49-2021.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental e ouvido o Plenário que seja oficiado ao Ex. Sr. Prefeito municipal solicitando que entre em contato com a Empresa responsável pelo empreendimento do bairro Jardim Santa Rosa, e cobre dela a manutenção do respectivo local.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_50-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_50-2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao chefe do  Poder Executivo, que seja avaliado com muita precisão e cuidado a possibilidade de conceder aos profissionais da saúde e todos os servidores que estão na linha de frente, no combate a covid-19 a revisão de insalubridade  (UPV).</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_51-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_51-2021.pdf</t>
   </si>
   <si>
     <t>Solicito ao chefe do Poder Executivo Municipal que seja avaliado a possibilidade de conceder a Inclusão como grupo prioritário de vacinação na (linha de frente), os profissionais de limpeza e manutenção de serviços urbanos, tais como: garis, coletores de lixo e profissionais da limpeza em geral.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_52-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_52-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Exmo. Sr. Prefeito Municipal, ouvida a Casa Legislativa, na forma regimental vigente e aos demais órgãos desta municipalidade, a AQUISIÇÃO DE LEITOS para a nossa Unidade de Pronto atendimento (UPA),, devido à grande necessidade que o município vem enfrentando por causa da COVID19.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_verbal_53-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_verbal_53-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a mesa Diretora ouvindo o plenário na forma Regimental que seja enviado um ofício ao Poder Executivo, solicitando que seja intensificada a campanha de uso obrigatório de máscaras, epis e uso de álcool em gel no Município."</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_54-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_54-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ampliação ou adaptação da recepção da UBS do bairro Santo Antônio localizada na Avenida Juscelino Dias Magalhães, 992, bairro Brasília".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_55-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_55-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja incluído no rol de atendimentos da assistência social o serviço de sepultamento de pessoas".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_56-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_56-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a construção de uma passarela sobre a linha férrea ligando o bairro Serra Azul ao bairro Riacho da Mata".</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_57-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_57-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja criado um programa de incentivos fiscais e tributários, principalmente, a pequenos empresários, comerciantes e produtores da cidade afetados economicamente pela pandemia da Covid-19."</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_58-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_58-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a Mesa Diretora, ouvido o Plenário, na forma Regimental, que seja expedido um ofício ao Executivo local, solicitando uma avaliação do Departamento de trânsito, junto à Secretaria de Obras, a instalação de uma passagem elevada de pedestres na MG 040, próximo ao km 33 (na entrada superior do bairro Jardim Vera Cruz) e também da possibilidade da continuação da construção do passeio até o limite com o Município de Mário Campos".</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_verbal_59-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_verbal_59-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a mesa diretora que seja enviado um ofício do Poder Executivo solicitando a ampliação do cemitério do Engenho Seco."</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_60-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_60-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Exmo. Sr. Prefeito Municipal Marcelo Pinheiro do Amaral, ouvida a Casa Legislativa, na forma regimental vigente a aos demais órgãos desta municipalidade que seja tomada providências sobre a implantação da CENTRAL DE VIDEOMONITORAMENTO "OLHO VIVO", com o setor de recebimento de chamadas e despacho de viaturas da PMMG-unidade Sarzedo e logo após integração com o setor de Inteligência Policial e Análise Criminal PCMG-Unidade Sarzedo.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_61-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_61-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Exmo. Sr. Prefeito Municipal, ouvida a Casa Legislativa, na forma regimental vigente e aos demais órgãos desta municipalidade para solicitar a criação de um Departamento Econômico, bem como a potencialização da Sala Mineira do Empreendedor em parceria com o  SEBRAE, para atender o EMPREENDEDORISMO e o COMÉRCIO LOCAL.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_62-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_62-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, ao Exmo. Sr. Prefeito Municipal, ouvida a Casa Legislativa, na forma regimental vigente e aos demais órgãos desta municipalidade para solicitar em cárater emergencial que seja avaliado, a possibillidade de conceder a inclusão como GRUPO PRIORITÁRIO a VACINAÇÃO dos PROFISSIONAIS DA EDUCAÇÃO, já nos antecipando a possibilidade  das escolas retornarem suas atividades presenciais.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_63-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_63-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja intensificada a fiscalização e a campanha de uso obrigatório de máscaras, epi's, uso de álcool em gel e o distanciamento social no município de Sarzedo".</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_64-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_64-2021.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, no uso de suas prerrogativas regimentais, nos termos do art.257,XXIII,requer a V.sa. depois de ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, pedido de colocação de câmera de vigilância na rua Pedro José Ferreira com rua Carmelina do Carmo, no bairro Imaculada Conceição.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_65-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_65-2021.pdf</t>
   </si>
   <si>
     <t>"O vereador que abaixo subscreve, no uso de suas prerrogativas regimentais, nos termos do art.257,XXIII,requer a V.Sa. depois de ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, pedido de colocação de iluminação em dois postes, sendo que um se encontra localizado no final da rua Angelim e o outro no início da rua Paineiras, no bairro Riacho da Mata.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_66-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_66-2021_2.pdf</t>
   </si>
   <si>
     <t>"Requer que seja oficiado os Exmos. Srs. Secretário de Esporte Cultura, Lazer e Turismo e o Presidente da LIGA DESPPRTIVA DO MUNICÍPIO para verificar a possibilidade de adiantar os valores destinados aos clubes da primeira e segunda divisão, objetivando a regularização dos mesmos".</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_67-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_67-2021.pdf</t>
   </si>
   <si>
     <t>"Requer providências sobre o setor de identificação Civil (Identidade) integrado com a PCMG."</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_68-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_68-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja asfaltado a Estrada Rural compreendida  entre Serra do Capão e Serra da Boa Esperança, no município de Sarzedo"</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_verbal_69-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_verbal_69-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita a Copasa que seja realizado a manutenção no esgoto no bairro São Joaquim Mg."</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_70-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_70-2021.pdf</t>
   </si>
   <si>
     <t>"Requeiro, ao Exmo. Sr. Prefeito Municipal Marcelo Pinheiro do Amaral, ouvida a Casa Legislativa, na forma regimental vigente e aos demais órgãos desta municipalidade que seja tomada providências sobre a implantação de rotatória ou trevo rodoviário na MG 040 Km 40,entrada/saída para o Condomínio Quintas da Lagoa/Sarzedo."</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_71-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_71-2021.pdf</t>
   </si>
   <si>
     <t>"Requeiro ao Exmo. Sr. Prefeito Marcelo Pinheiro do Amaral, ouvida a Casa Legislativa, na forma regimental vigente e aos demais órgãos desta municipalidade que seja tomada providências sobre a sinalização bem como a iluminação e a instalação de uma cancela nas proximidades da passagem de nível km 607+570,pr´ximo a portaria do Condomínio Quintas da Lagoa/Sarzedo."</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_72-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_72-2021.pdf</t>
   </si>
   <si>
     <t>"Venho por meio deste, ouvido o plenário, na forma regimental, que seja expedido um ofício ao Executivo Municipal solicitando a nomeação de um secretário exclusivo para a secretaria do Meio Ambiente .</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_73-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_73-2021.pdf</t>
   </si>
   <si>
     <t>"Venho por meio deste, requerer a mesa diretora, ouvido o plenário, na forma regimental, que seja expedido um ofício ao Executivo local, solicitando a secretaria de Meio Ambiente a ampliação da coleta de lixo nas áreas rurais do Município de Sarzedo."</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_74-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_74-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Excelentíssimo Senhor Prefeito Municipal que o campo de futebol do bairro Liberdade no município seja gramado."</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_verbal_75-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_verbal_75-2021.pdf</t>
   </si>
   <si>
     <t>"Requeiro a Mesa Diretora, ouvindo o Plenário, na forma regimental, que seja enviado um ofício ao Poder Executivo solicitando que seja feita a troca das lâmpadas da Rua Professora Efigênia Mendonça, entre as Ruas dos Ferroviários e Eloy Cândido de Melo Centro, nesta municipalidade, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_76-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_76-2021.pdf</t>
   </si>
   <si>
     <t>"Venho por meio deste,requerer a Mesa Diretora,ouvido o Plenário,na forma regimental,que seja expedido um oficio ao Executivo local,solicitando a Secretaria de Obras junto a CEMIG/MG,a implantação da iluminação pública no bairro LAMBARI (área rural) Sarzedo/MG."</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_77-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_77-2021.pdf</t>
   </si>
   <si>
     <t>"Venho,por meio deste,requerer a Mesa Diretora,ouvido o plenário,na forma regimental,que seja expedido um oficio ao Executivo Municipal,solicitando a Secretaria de Obras a manutenção nas ruas do bairro Lambari (área rural) Sarzedo/MG."</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_78-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_78-2021_2.pdf</t>
   </si>
   <si>
     <t>"Venho,por meio deste,requerer aos demais Pares,ouvido o plenário,na forma regimental,que seja expedido um ofício ao Executivo Municipal solicitando a abertura de procedimento para inclusão do Supermercados BH como outra opção de compra para os servidores municipais que são contemplados com o cartão alimentação."</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/requerimento_79-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/requerimento_79-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja discutido sobre a viabilidade de se instituir a Guarda Municipal no Município de Sarzedo."</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_80-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_80-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja apresentado pela Secretaria Municipal de Educação e de saúde,um planejamento para o retorno  das aulas presenciais a apartir de agosto deste respectivo ano."</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1405/requerimento_81-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1405/requerimento_81-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido de remoção da sinalização de parada de táxi,localizada na rua José Luiz Rezende,nº 27.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1406/requerimento_82-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1406/requerimento_82-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido de retirada da placa de sinalização de proibido parar e estacionar localizada na rua dos rodoviários,nº 60,centro.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_83-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_83-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.S.a depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido de revitalização da Praça João Paulo II,situada na rua Santa Rosa de Lima próximo ao número 47,Centro.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_84-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_84-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido para que seja analisado a possibilidade de colocar dois quebra-molas na rua Santa Rosa de Lima,Centro,entre os números 47 e 59."</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_85-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_85-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido de colocação de sinalização da rampa de acesso a casa lotérica,na rua Geraldina de Freitas,nº 34, Centro."</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/requerimento_86-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/requerimento_86-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, pedido de remoção de um quebra-molas instalado em frente a uma garagem localizado na Av.Rouxinol,nº 265 A-B e reinstalação deste dispositivo,mais acima ou abaixo,conforme for mais apropriado.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/requerimento_87-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/requerimento_87-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido para que seja verificada a possibilidade de aumentar o quebra-molas localizado na rua Eduardo Cosac,nº 771,bem como,sinalizá-lo com pintura e placa."</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/requerimento_88-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/requerimento_88-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário,que seja encaminhado ao Poder Executivo Municipal,pedido de colocação de placa de sinalização de quebra-molas localizado na rua Dó,Ré Mi,nº185,bairro São Joaquim."</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_89-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_89-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja criado a Controladoria Geral do Município de Sarzedo/MG (CGMS)".</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_90-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_90-2021.pdf</t>
   </si>
   <si>
     <t>"Requer á mesa diretora após ouvido o Plenário na forma regimental que seja encaminhado ao Prefeito Municipal o Excelentíssimo Senhor Prefeito Marcelo Pinheiro do Amaral,que determine á Secretaria competente a seguinte solicitação: Que seja realizado em caráter emergencial abertura de processo licitatório para exploração de Transporte Público Municipal de passageiros."</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_91-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_91-2021.pdf</t>
   </si>
   <si>
     <t>"Requeiro, ao Exmo.  Sr. Prefeito Municipal, ouvida a Casa Legislativa, na forma regimental vigente e aos demais órgãos desta municipalidade para solicitar da empresa prestadora dos serviços de abastecimento de água COPASA, as devidas explicações referentes a ligação das adutoras, evidenciando que se trata de uma obra que solucionará os problemas provenientes do atual abastecimento de água."</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/requerimento_92-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/requerimento_92-2021.pdf</t>
   </si>
   <si>
     <t>Requer a viabilidade de priorizar os professores e os demais profissionais da educação na segunda etapa de recebimento da vacina contra Covid-19.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/requerimento_93-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/requerimento_93-2021.pdf</t>
   </si>
   <si>
     <t>Pedido de indicação de terreno para construção da Sede da Polícia Militar.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/requerimento_94-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/requerimento_94-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a prestadora do serviço de abastecimento de água COPASA as devidas explicações referente a ligação das adutoras evidenciando que se trata de uma obra que solucionaria os problemas provenientes do atual abastecimento de água".</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_95-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_95-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a solicitação de uma data para promover audiência pública no intuito da elaboração das propostas do Plano Plurianual PPA 2022/2025".</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_96-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_96-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Poder Executivo informações da empresa responsável pela  obra da praça Sebastião Dutra localizada no bairro Masterville, uma previsão para a retomada de obra e uma data estimada para conclusão".</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/requerimento_97-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/requerimento_97-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, pedido de colocação de lixeira na Av. Palmeiras, nº 534,bairro Masterville em frente ao posto de saúde."</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_98-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_98-2021.pdf</t>
   </si>
   <si>
     <t>"Requer a V.Sa. depois de ouvido o Plenário, que seja encaminhado ao Poder Executivo Municipal, pedido de revitalização da praça do bairro Riacho da Mata, localizada a rua Flamboyant, nº 60,sendo necessário fazer o nivelamento do local com terra, plantação de grama, colocação de chafariz, bancos, brinquedos e colocação de novos postes de iluminação".</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Marquinho da Civil</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_99-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_99-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa Diretora, ouvido o Plenário, na forma regimental, que seja expedido um ofício ao Executivo Municipal solicitando que seja realizada a troca das lâmpadas na praça da Estação e em seu entorno.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_100-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_100-2021_2.pdf</t>
   </si>
   <si>
     <t>"Requer que seja encaminhado para esta Casa Legislativa o cronograma para que seja implementado na área da saúde o ADICIONAL  DE URGÊNCIA E EMERGÊNCIA para os servidores que fizeram jus a esse direito,juntamente com o cronograma para envio ao Poder Legislativo de Projeto de Lei tratando do PLANO DE CARGO E CARREIRA dos servidores do Município."</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_101-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_101-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao representante do Poder Executivo Marcelo Pinheiro, juntamente ao Presidente da Casa Legislativa Marcos Antônio de Almeida, que seja realizada uma reunião com os representantes da Educação, juntamente com a Secretaria envolvida, para  expor alguns questionamentos que foram abordados no dia 20 de setembro, em uma reunião virtual com vários servidores da Educação .Vale ressaltar em especial referente ao pagamento do PRÊMIO/2021."</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/ata_16_ordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/ata_16_ordinaria.pdf</t>
   </si>
   <si>
     <t>"Requeiro a Mesa Diretora, ouvido o Plenário, na forma Regimental, que seja enviado um ofício ao Poder Executivo solicitando que seja feita a limpeza dos córregos localizados nesta municipalidade."</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/requerimento_103-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/requerimento_103-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro, a Mesa Diretora, ouvido o Plenário, na forma regimental, ao Exmo. Senhor Prefeito Municipal Marcelo Pinheiro do Amaral, que seja solicitado a Exma. Sra. Secretaria de Educação Municipal Eliane Barbosa Campos a implantação de telas de proteção em toda a extensão da quadra da Escola Eva Fernandes Caldeira no Bairro: Imaculada conceição do Município de Sarzedo.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_verbal_104-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_verbal_104-2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL: Requer aumento de Policiamento na Praça do Bairro Masterville (inaugurada recentemente) no Município de Sarzedo, uma vez que, segundos relatos dos moradores, pessoas de índole duvidosa vem utilizando o local e assim impedidos moradores de utilizar da praça como um espaço de lazer.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_verbal_105-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_verbal_105-2021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Excelentíssimo Senhor Prefeito Municipal a implantação de iluminação pública na Rua Estelita Alves Cunha, no bairro Brasília - Sarzedo"</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_106-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_106-2021.pdf</t>
   </si>
   <si>
     <t>"Requeiro ao Exmo. Sr. Prefeito Municipal,ouvida a Casa Legislativa,na forma regimental vigente e aos demais órgãos desta municipalidade,providências quanto a implantação da coleta de esgoto na Rua Sta. Efigênia,entre as ruas Santa Clara e Rua Santa Rita no Bairro Santa Rita."</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/requerimento_107-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/requerimento_107-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita a execução de macrodrenagem pluvial no bairro São Joaquim Sarzedo/MG, entre a linha férrea e o córrego."</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_246_de_2021_com_requerimentos_108_e_109.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_246_de_2021_com_requerimentos_108_e_109.pdf</t>
   </si>
   <si>
     <t>Requer a construção de 2ª faixa, após estudos, em determinados trechos.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_246_de_2021_com_requerimentos_108_e_109.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_246_de_2021_com_requerimentos_108_e_109.pdf</t>
   </si>
   <si>
     <t>Solicita reunião com a Secretária de Educação, Sra. Eliane, para discutir a melhoria do acesso à internet nas unidades de ensino.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_246_de_2021_com_requerimentos_108109_e_110.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_246_de_2021_com_requerimentos_108109_e_110.pdf</t>
   </si>
   <si>
     <t>Requeiro a Mesa Diretora, ouvido o Plenário, na forma regimental, que seja expedido um ofício ao Poder Executivo solicitando a construção de passagem de pedestre na MG-040 no bairro Vera Cruz em frente ao ponto de ônibus.”</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/requerimento_111-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/requerimento_111-2021.pdf</t>
   </si>
   <si>
     <t>"REQUER AO EXCELENTISSIMO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE PONTO DE ÔNIBUS  ESCOLAR NA RUA BELO HORIZONTE NO BAIRRO SÃO JOAQUIM"</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_verbal_112-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_verbal_112-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja promovido um estudo técnico para incrementar o sentido de mão única nas ruas onde encontra-se a entrada principal das Escolas Municipais e Estaduais presentes no Município de Sarzedo."</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/requerimento_verbal_113-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/requerimento_verbal_113-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita que celebre proposta de interesse a Secretaria Municipal de Obras ou órgão competente,para que seja feita a melhoria na iluminação e troca das lâmpadas na Rua Santa Efigênia,ao lado da Pousada do Rei (estrada que liga Bairro Santa Rita e Residencial Masterville),Bairro Jardim Santa Rita,Sarzedo-MG."</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/oficio_261_de_2021_com_o_requerimento_114_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/oficio_261_de_2021_com_o_requerimento_114_de_2021.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal Nº 114/2021 - Requer ao Exmo. Prefeito Municipal, Marcelo Pinheiro do Amaral, seja solicitado aos Correios a destinação no Bairro Jardim das Oliveiras.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_115-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_115-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja promovido a instalação de uma cobertura de uma cobertura para os aparelhos de ginástica do Centro de Referência da Pessoa Idosa presente no Município de Sarzedo."</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_116-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_116-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja promovido a instalação de uma cobertura para a bomba da piscina do Centro de Referência da Pessoa Idosa presente no Município de Sarzedo."</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Marquinho da Civil, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_117-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_117-2021.pdf</t>
   </si>
   <si>
     <t>"Requeiro, ao Exmo.Sr. Prefeito Municipal Marcelo Pinheiro do Amaral, viabilização da castração gratuita de cães e gatos para o Município de Sarzedo."</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_verbal_118-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_verbal_118-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja encaminhado ao Poder Executivo Municipal,pedido para que seja analisado a possibilidade de colocar dois quebra-molas na Av. das Acácias,bairro Masterville,sendo um entre os números 458 e 506 e o outro,do lado oposto."</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/requerimento_verbal_119-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/requerimento_verbal_119-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja encaminhado ao Poder Executivo Municipal,pedido para suavizar os quebra-molas da Av. São Lucas,especialmente o quebra-molas localizado em frente ao número 117."</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/requerimento_verbal_120-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/requerimento_verbal_120-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja encaminhado ao Poder Executivo Municipal,pedido para implantação de Placa de ônibus escolar na Alameda das Seriemas em frente ao número 133,bem como,em todos os pontos de parada de ônibus escolar do bairro Masterville."</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2135/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2135/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL 121/2021 " Requeiro a Mesa Diretora Ouvido Plenário, na forma regimental, que seja encaminhado um oficio para o Poder Executivo solicitando  que seja realizado o serviço de plotagem nos veículos  próprios e locado da Prefeitura de Sarzedo , com identificação da logo da Administração e brasão do Município.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO VERBAL 122/2021   " Requeiro a Mesa Diretora Ouvido Plenário, na forma regimental, que seja encaminhado um oficio para o Poder Executivo solicitando agendamento de reunião nesta Casa Legislativa para discussões sobre o trânsito em nosso município, principalmente no que diz respeito a colocação de redutores de velocidade (quebra-molas), com o Prefeito Municipal, Secretário de Governo e o responsável pelo Departamento de Trânsito”</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/requerimento_123-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/requerimento_123-2021.pdf</t>
   </si>
   <si>
     <t>Requer instalação de uma grade de proteção , bem como limpeza  nos dois sentidos da galeria pluvial , localizada na Av. Rouxinol em frente ao numero 303,Bairro Serra Azul.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/doc01723120211208102426.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/doc01723120211208102426.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA  REALIZADO UM ESTUDO DE VIABILIDADE DO PAGAMENTO  DO INCENTIVO ADICIONAL (ABONO)  DOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTE DE COMBATE DE ENDEMIAS.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/requerimento_125-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/requerimento_125-2021_2.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA REALIZADO UM ESTUDO DE VIABILIDADE PARA CRIAÇÃO, ATRAVES DE LEI MUNICIPAL, DA SECRETARIA DE CULTURA , PATRIMÔNIO HISTÓRICO E TURISMO.</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_01-2021.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de mais de 200 mil mortos, vítimas do coronavírus em todo país.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_02-2021.pdf</t>
   </si>
   <si>
     <t>"Moção de pesar pela perda da Senhora Sandra Cardoso de Oliveira e do Senhor Geraldo Ribeiro de Oliveira."</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Zu, Bigode do Riacho da Mata, Dani do Topa Tudo, Estevam do América, Gaby Valeska, Marquinho da Civil, Pastor Edmilson, Rodrigo Antônio Ferretti (Ferretti), Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/149/mocao_03-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/149/mocao_03-2021.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio e solidariedade aos trabalhadores da saúde e outros profissionais que atuam no enfrentamento á pandemia da COVID-19".</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/171/mocao_04-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/171/mocao_04-2021.pdf</t>
   </si>
   <si>
     <t>"Apresentamos  à Mesa Diretora desta Casa Legislativa e demais Pares, na forma Regimental, em especial ao que dispõe o Artigo 253 do Regimento Interno, a MOÇÃO DE PESAR que manifestamos com os mais profundos e verdadeiros sentimentos pela perda da Senhora Selma de Magalhães e  do Senhor Alcivando Campos Magalhães, que faleceram nos dias 18 de março de 2021 e 14 de abril de 2021, respectivamente".</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Bigode do Riacho da Mata, Estevam do América, Marquinho da Civil, Sargento Gilberto, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_05-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_05-2021_2.pdf</t>
   </si>
   <si>
     <t>"MOÇÃO DE PESAR que manifestamos com os mais profundos e verdadeiros sentimentos pela perda do Senhor Julião Gomes, que faleceu no dia 25 de abril de 2021".</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_06-2021.pdf</t>
   </si>
   <si>
     <t>"Moção de apoio e solidariedade pela perda de entes queridos."</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1402/mocao_07-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1402/mocao_07-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>"Moção de aplausos e congratulações para a empresa Itaminas pelo crescimento empresarial e por relevantes serviços prestados a sociedade."</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1403/mocao_08-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1403/mocao_08-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>"Moção de aplausos e congratulações para o grupo TSL Transportes pelo crescimento empresarial e por relevantes serviços prestados a sociedade."</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_09-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_09-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>"Moção de congratulações pelo reconhecimento profissional."</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/mocao_10-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/mocao_10-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>“Moção de congratulações ao Senhor Almerindo Luiz de Sales pelo seu brilhante serviço prestado a nossa comunidade”.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2071/mocao_11-2021_1-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2071/mocao_11-2021_1-mesclado.pdf</t>
   </si>
   <si>
     <t>"Moção de Pesar ao Senhor Almerindo Luiz de Sales que faleceu no dia 21 de novembro de 2021."</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/mocao_12-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/mocao_12-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>"Moção de pesar que manifestamos nossos profundos sentimentos pela perda do Senhor Anacleto Ribeiro Rocha."</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_01-2021_marcos.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_01-2021_marcos.pdf</t>
   </si>
   <si>
     <t>Que seja instalada sinalização de trânsito local direcionando o trafego de veículos quando a passagem de nível estiver sendo utilizada pela MRS-Logística no carregamento de minério de ferro.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_02_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_02_estevam.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a construção de escola de ensino fundamental no bairro Jardim Anchieta-Sarzedo/MG</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_03_estevam.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_03_estevam.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a construção de uma UBS (unidade Básica de Saúde) no bairro Jardim Anchieta - Sarzedo/MG</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/112/ind_4_dani.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/112/ind_4_dani.pdf</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. Prefeito Municipal a Construção de abrigo provisório para animais domésticos em situação de abandono</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/doc01815520211229144801.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/doc01815520211229144801.pdf</t>
   </si>
   <si>
     <t>"Indica ao senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências quanto fazer reforma, cobertura a adequação na quadra do Esportiva do bairro Brasília, localiza Iolanda Barbosa, n° 1000, Sarzedo/Mg.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/doc01815720211229144916.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/doc01815720211229144916.pdf</t>
   </si>
   <si>
     <t>"Indica ao senhor Prefeito Municipal, na forma regimental, determinar ao setor competente que tome providências quanto fazer reforma, cobertura e adequação na quadra do ginásio poliesportivo do bairro Santa Cecília, localizada na rodovia MG 040, Sarzedo/MG."</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Gaby Valeska, Marquinho da Civil, Pastor Edmilson, Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_07-2021.pdf</t>
   </si>
   <si>
     <t>Indicação 07/2021 que “Solicita ao Exmo. Senhor. Prefeito a implantação do Projeto “Estou aqui para te ouvir” na UPA 24h/ Atenção Básica e demais Unidades de Saúde, para atendimento psicológico aos funcionários que atuam na linha de frente e para os pacientes internados infectados com a COVID-19” de autoria dos vereadores Marcos Antônio de Almeida, Edmilson Miguel Júlio,  Gabriele Valeska Henriques e Rodrigo Antônio Ferretti.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_08-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Executivo Municipal a construção em local de destaque do memorial em dedicatória às vítimas fatais da Covid-19 no município de Sarzedo e dá outras providências"</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_09-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo Municipal a execução de obras e adequações em todos os espaços praças e edificações públicas, escolas, unidades de saúde, CRÁS  e etc., com o objetivo de promover a adaptação desses locais de maneira a torná-las acessíveis a deficientes físicos e até mesmo idosos do Município de Sarzedo"</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_10-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_10-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Exmo.Sr.Prefeito Municipal a Reforma do prédio do velório municipal-Sarzedo-MG."</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_11-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_11-2021.pdf</t>
   </si>
   <si>
     <t>"Indica a construção da LAVANDERIA,dentro da unidade da UPA 24 horas Oldak Pinheiro de Resende."</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_12-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_12-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Exmo.Sr.Prefeito Municipal que as unidades de atendimento do CRAS,CREAS e CAPS,no município tenham profissional de segurança em horário de atendimento."</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_13-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_13-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Exmo. Sr. Prefeito Municipal a construção de um viaduto sobre a linha férrea, entre os bairros Santa Rita e Masterville no Município de Sarzedo-MG."</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_14-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_14-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita ao Exmo. Sr. Prefeito Municipal a colocação de mais lixeiras na cidade de Sarzedo-MG."</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_15-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal que celebre proposta de interesse da população, para que seja feita a troca as lâmpadas instaladas, para as lâmpadas de Light Emitting Diode (LED),da travessia utilizada pelos moradores do bairro Riacho da Mata e Imaculada Conceição.”</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_16-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_16-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal que seja concedido Abono Salarial (RATEIO) aos profissionais do Magistério da Educação Básica em efetivo exercício na rede pública municipal de ensino, em caráter excepcional, proveniente do saldo residual dos recursos do FUNDEB.”</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_17-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_17-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a Secretaria competente, para que seja feita a troca das lâmpadas instaladas, para as lâmpadas de Light Emitting Diode (LED), na Rua Magnólias, em toda sua extensão, do bairro Masterville,Sarzedo-MG".</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_18-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_18-2021.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a Secretaria competente, para que seja realizada a implementação de uma Ciclovia margeada com a MG-040,em toda a extensão do Município de Sarzedo-MG.”</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_19-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_19-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a secretaria competente, para que seja realizada uma instalação de um poste completo com braço e lâmpada na Alameda das Bougainvilles, próximo Nº18 casa B do Município de Sarzedo-MG."</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_20-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_20-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a secretaria competente,  que tome providências quanto a realizar uma reforma, manutenção e adequação como colocação de tabela para basquete ,traves com redes para futsal, traves e rede pra voleibol na quadra poliesportiva e academia de ginástica do bairro Jardim Santa Rosa, localizada entre as Rua Quatorze, Rua Dez, Rua Quinze, Rua João Bosco, bairro Jardim Santa Rosa, Sarzedo, Minas Gerais,32450-000."</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_21-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a secretaria competente,  que tome providências quanto a realizar uma reforma, manutenção e adequação como colocação de tabela para basquete ,traves com redes, traves e rede pra voleibol na quadra poliesportiva do bairro Jardim Planalto, localizada na Rua Rio São Francisco, Nº 45,bairro Jardim Planalto, Sarzedo, Minas Gerais,32450-000."</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_22-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a secretaria competente,  que tome providências quanto a realizar uma reforma, manutenção e adequação como colocação de tabela para basquete ,traves com redes, traves e rede pra voleibol e cobertura na quadra poliesportiva do bairro Riacho da Mata, localizada na Avenida Flamboyant,bairro Riacho da Mata, Sarzedo, Minas Gerais,32450-000."</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_23-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo Sr. Prefeito Municipal, Marcelo Pinheiro do Amaral, que celebre proposta de interesse da população, juntamente com a Secretaria competente, que tome providências quanto a realizar um estudo, adequações e implantação de uma praça de esporte como quadra de futsal, quadra de vôlei, quadra de basquete entre muito outras modalidades de esportes no bairro Jardim Anchieta,Sarzedo,Minas Gerais,32450-000."</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_24-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_24-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Executivo Municipal a cobertura da quadra e academia do Centro de Referência da Pessoa Idosa,e dá outras providências."</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>PORTARIA</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_01-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA CHEFE DE GABINETE DO VEREADOR JOSÉ LUIZ DE SANTANA, AMANDA CRISTINA GOMES REZENDE DE SOUZA.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_02-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE VEREADOR NOS TERMOS DA LEI 631/14 E ALTERAÇÕES A ESTA”</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_03-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_03-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA NO CARGO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE NOS TERMOS DA LEI 631/14 E ALTERAÇÕES A ESTA”</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_04-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_04-2021.pdf</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/178/portaria_05-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/178/portaria_05-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE VEREADOR O SENHOR VALBER DA SILVA REZENDE"</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_06-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeia a Comissão Especial de Licitação, Pregoeiro e Equipe de Apoio do Legislativo do Município de para o exercício de 2021”</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_07-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão de Controle Interno da Câmara Municipal de Sarzedo para o exercício de 2021”</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_08-2021.pdf</t>
   </si>
   <si>
     <t>NOMEIA A COMISSÃO DE REAVALIAÇÃO DE BENS PERMANENTES DA CÂMARA MUNICIPAL DE SARZEDO, PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_09-2021.pdf</t>
   </si>
   <si>
     <t>“Determina que não haverá expediente na Câmara Municipal de Sarzedo no dia 16/03/2020, a partir das 12hs por motivo de LUTO”.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_comissoes.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_comissoes.pdf</t>
   </si>
   <si>
     <t>NOMEIA AS COMISSÕES PERMANENTES 2021</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_11-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_11-2021.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NORMAS E PROCEDIMENTOS NAS REPARTIÇÕES DO PODER LEGISLATIVO, EM TERMPOS DA PANDEMIA (COVID-19).”</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/179/portaria_12-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/179/portaria_12-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial de Análise do Veto Integral a Proposição de Lei 21/2020”</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/180/portaria_13-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/180/portaria_13-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA O SERVIDOR LEONARDO RABELO GOYAS DO CARGO DE ASSESSOR JURÍDICO DA CÂMARA MUNICIPAL DE SARZEDO/MG”</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/181/portaria_14-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/181/portaria_14-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE VEREADOR A SENHORA ANDREIA OLIVEIRA DA SILVA BARBOSA."</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/182/portaria_15-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/182/portaria_15-2021.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NORMAS E PROCEDIMENTOS NAS REPARTIÇÕES DO PODER LEGISLATIVO, EM TEMPOS DA PANDEMIA (COVID-19)."</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/183/portaria_16-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/183/portaria_16-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA servidores de cargos em COMISSÃO, e dá providências”</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/184/portaria_17-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/184/portaria_17-2021.pdf</t>
   </si>
   <si>
     <t>" NOMEIA A SRA. MARCIA CRISTINA DO PRADO, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR ADMINISTRATIVO I, NOS TERMOS DA LEI MUNICIPAL 631/2014 E SUAS ALTERAÇÕES”</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/185/portaria_18-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/185/portaria_18-2021.pdf</t>
   </si>
   <si>
     <t>" NOMEIA A SRA. LUANA BATISTA CARDOSO, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR ADMINISTRATIVO I, NOS TERMOS DA LEI MUNICIPAL 631/2014 E SUAS ALTERAÇÕES”</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/186/portaria_19-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/186/portaria_19-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeia a NOVA Comissão Especial de Licitação, Pregoeiro e Equipe de Apoio do Legislativo do Município de para o exercício de 2021”</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/120/portaria_20-2021_covid.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/120/portaria_20-2021_covid.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NORMAS E PROCEDIMENTOS NAS REPARTIÇÕES DO PODER LEGISLATIVO, EM TEMPOS DA PANDEMIA (COVID-19).”</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/187/portaria_21-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/187/portaria_21-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA NO CARGO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE O SR. ANDRÉ LUIZ DA SILVA."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/188/portaria_22-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/188/portaria_22-2021.pdf</t>
   </si>
   <si>
     <t>" NOMEIA O SR. JOÃO BATISTA JUNIOR GOMES, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR ADMISNITRATIVO II"</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/189/portaria_23-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/189/portaria_23-2021.pdf</t>
   </si>
   <si>
     <t>" NOMEIA A SRA. LILIANE FATIMA DE OLIVEIRA, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURIDICO, NOS TERMOS DA LEI MUNICIPAL 631/2014 E SUAS ALTERAÇÕES”</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/190/portaria_24-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/190/portaria_24-2021.pdf</t>
   </si>
   <si>
     <t>" NOMEIA A SRA. LINDALIVAS MARTINS PARREIRAS, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR JURIDICO, NOS TERMOS DA LEI MUNICIPAL 631/2014 E SUAS ALTERAÇÕES”</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/191/portaria_25-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/191/portaria_25-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA NO CARGO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE A SRA.ELAINE GONÇALVES MARINHO."</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/192/portaria_26-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/192/portaria_26-2021.pdf</t>
   </si>
   <si>
     <t>" NOMEIA O SR. ELIEL AGUIAR BAETA FERNANDES, NO CARGO DE PROVIMENTO EM COMISSÃO DE PROCURADOR, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/193/portaria_27-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/193/portaria_27-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA A SERVIDORA MIRIAN ALVES GONÇALVES SILVA DO CARGO DE CONTROLADORA DA CÂMARA MUNICIPAL DE SARZEDO/MG”</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/194/portaria_28-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/194/portaria_28-2021.pdf</t>
   </si>
   <si>
     <t>"NOMEIA A SERVIDORA GISELE KEILE DE OLIVEIRA PACITO, NO CARGO DE CONTROLADORA DA CÂMARA MUNCIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/195/portaria_29-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/195/portaria_29-2021.pdf</t>
   </si>
   <si>
     <t>" EXONERA O SR. MARCONI NUNES DE SOUZA, DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE INFORMÁTICA DA CÂMARA MUNCIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 724/2018”</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/196/portaria_30-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/196/portaria_30-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o expediente do Legislativo de Sarzedo, durante o feriado de Carnaval e dá providências."</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/197/portaria_31-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/197/portaria_31-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os NOVOS integrantes da Comissão de Controle Interno da Câmara Municipal de Sarzedo para o exercício de 2021”</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/198/portaria_32-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/198/portaria_32-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeia membros da Comissão Parlamentar de Inquérito CPI - 01/2019, nos termos do Regimento Interno da Câmara Municipal de Sarzedo.”</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/199/portaria_33-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/199/portaria_33-2021.pdf</t>
   </si>
   <si>
     <t>"NOMEIA O SR. FERNANDO ARIMATEIA DA COSTA, DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE INFORMÁTICA DA CÂMARA MUNCIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/200/portaria_34-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/200/portaria_34-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA A SERVIDORA JOYCE DA PENHA QUEIROZ DO CARGO DE DIRETORA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SARZEDO/MG."</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/201/portaria_35-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/201/portaria_35-2021.pdf</t>
   </si>
   <si>
     <t>"NOMEIA O SR. HUDSON BRONSON TEIXEIRA SALES, DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE COMUNICAÇÃO DA CÂMARA MUNICIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021."</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/202/portaria_36-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/202/portaria_36-2021.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NORMAS E PROCEDIMENTOS PARA FINS DE PREVENÇÃO À INFECÇÃO E PROPAGAÇÃO DO CORONAVÍRUS (COVID-19) NO ÂMBITO DA CÂMARA MUNICIPAL DE SARZEDO.”</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/203/portaria_37-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/203/portaria_37-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA A SERVIDORA LIVANINI NÁDIA CLIF DE OLIVEIRA DO CARGO DE ASSESSOR DE ALMOXARIFADO DA CÂMARA MUNICIPAL DE SARZEDO/MG”</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/204/portaria_38-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/204/portaria_38-2021.pdf</t>
   </si>
   <si>
     <t>"NOMEIA A SRA. POLLYANNA PEREIRA PINHEIRO MARQUES ROCHA, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE ALMOXARIFADO DA CÂMARA MUNCIPAL DE SARZEDO."</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/205/portaria_39-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/205/portaria_39-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA A SERVIDORA CLAUDIA SILVA BERNARDES RIBEIRO DO CARGO DE CHEFE DE GABINETE DA CÂMARA MUNICIPAL DE SARZEDO/MG”</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/206/portaria_40-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/206/portaria_40-2021.pdf</t>
   </si>
   <si>
     <t>"NOMEIA A SRA. CLAUDIA SILVA BERNARDES RIBEIRO, NO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE FROTAS/PATRIMÔNIO DA CÂMARA MUNCIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/207/portaria_41-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/207/portaria_41-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA A NOVA COMISSÃO ESPECIAL DE LICITAÇÃO, PREGOEIRO E EQUIPE DE APOIO DO LEGISLATIVO DO MUNICÍPIO DE SARZEDO PARA O EXERCÍCIO DE 2021”</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/208/portaria_42-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/208/portaria_42-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA A COMISSÃO DE REAVALIAÇÃO DE BENS PERMANENTES DA CÂMARA MUNICIPAL DE SARZEDO, PARA O EXERCÍCIO DE 2021 E DE OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/209/portaria_43-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/209/portaria_43-2021.pdf</t>
   </si>
   <si>
     <t>"NOMEIA O SR. GILBERTO PARREIRAS CAMPOS, NO CARGO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE DO VEREADOR MARCOS ANTÔNIO DE ALMEIDA DA CÂMARA MUNICIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/210/portaria_44-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/210/portaria_44-2021.pdf</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/151/portaria_45-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/151/portaria_45-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial de Análise do Veto Integral a Proposição de Lei 05/2021”.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/211/portaria_46-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/211/portaria_46-2021.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A COMISSÃO DE AVALIAÇÃO DE BENS DE CONSUMO E ALMOXARIFADO DA CÂMARA MUNICIPAL DE SARZEDO PARA O EXERCICIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/212/portaria_47-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/212/portaria_47-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O FERIADO DA SEMANA SANTA NO PODER LEGISLATIVO MUNICIPAL."</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/153/portaria_48-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/153/portaria_48-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial para análise e emissão de parecer referente ao Veto Total a Proposição de Lei 06/2021”</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/213/portaria_49-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/213/portaria_49-2021.pdf</t>
   </si>
   <si>
     <t>“EXONERA A SERVIDORA ANA PAULA VIEIRA LIMA DO CARGO DE ASSESSOR DE PROCON DA CÂMARA MUNICIPAL DE SARZEDO/MG” .</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/273/portaria_50-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/273/portaria_50-2021.pdf</t>
   </si>
   <si>
     <t>“Determina que não haverá expediente interno na parte da manhã na Câmara Municipal de Sarzedo no dia 26/04/2021 de 08h às 12hs por motivo de LUTO”.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/274/portaria_51-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/274/portaria_51-2021_2.pdf</t>
   </si>
   <si>
     <t>“Determina que não haverá expediente interno na parte da manhã na Câmara Municipal de Sarzedo no dia 28/04/2021 de 08h às 12h por motivo de LUTO”.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/275/portaria_52-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/275/portaria_52-2021.pdf</t>
   </si>
   <si>
     <t>"EXONERA O SR. GILBERTO PARREIRAS CAMPOS, DO CARGO DE PROVIMENTO EM COMISSÃO DE CHEFE DE GABINETE DO VEREADOR MARCOS ANTÔNIO DE ALMEIDA DA CÂMARA MUNICIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/276/portaria_53-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/276/portaria_53-2021.pdf</t>
   </si>
   <si>
     <t>Disciplina o Programa de Aproximação Legislativa para Estudantes e Cidadãos do Município de Sarzedo (ALEMS) e revoga a Portaria 14/2017.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/286/portaria_54-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/286/portaria_54-2021.pdf</t>
   </si>
   <si>
     <t>"Nomeiam-se os integrantes da Comissão Especial para análise aos projetos Resolução 04 e 05 de 2021 (honra ao mérito)".</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>Presidência - PR</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/295/portaria_55-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/295/portaria_55-2021.pdf</t>
   </si>
   <si>
     <t>"Exonera o Sr.Fernando Arimateia da Costa, do cargo de provimento em comissão de assessor de informática da Câmara Municipal de Sarzedo, nos termos da lei municipal 802/2021."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/296/portaria_56-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/296/portaria_56-2021_2.pdf</t>
   </si>
   <si>
     <t>"Estabelece normas e procedimentos para fins de prevenção á infecção e propagação do coronavírus (covid-19) no âmbito da Câmara Municipal de Sarzedo."</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/297/portaria_57-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/297/portaria_57-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o expediente do Legislativo de Sarzedo, durante o feriado de Corpus Christi e dá outras providências”</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/618/portaria_58-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/618/portaria_58-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial para análise ao Projeto de Decreto Legislativo 01/2021 (honra ao mérito)”</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/portaria_60-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/portaria_60-2021.pdf</t>
   </si>
   <si>
     <t>"Nomeia a comissão de reavaliação de bens permanentes da Câmara Municipal de Sarzedo, para o exercício de 2021 e dá outras providências."</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/portaria_60-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/portaria_60-2021.pdf</t>
   </si>
   <si>
     <t>"Determina que não haverá expediente interno na parte da tarde na câmara Municipal de Sarzedo no dia 06/08/2021 de 12hs ás 17hs por motivo de Luto."</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/portaria_61-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/portaria_61-2021.pdf</t>
   </si>
   <si>
     <t>"Estabelece o retorno do relógio de ponto no âmbito da Câmara Municipal de Sarzedo."</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/portaria_62-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/portaria_62-2021.pdf</t>
   </si>
   <si>
     <t>"EXONERA A SRA. LUANA BATISTA CARDOSO, DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR ADMINISTRATIVO I DA CÂMARA MUNCIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/portaria_63-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/portaria_63-2021.pdf</t>
   </si>
   <si>
     <t>"“Dispõe sobre o Expediente do Legislativo de Sarzedo durante o feriado de Santa Rosa de Lima, Padroeira da cidade, e dá providências”.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/portaria_64-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/portaria_64-2021.pdf</t>
   </si>
   <si>
     <t>“NOMEIA PARA O CARGO QUE MENCIONA A SERVIDORA ABAIXO DESCRITA, NOS TERMOS DA LEI MUNICIPAL 802/2021 C/C LEI MUNICIPAL 825/2021”</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/portaria_65-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/portaria_65-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe o expediente do Legislativo de Sarzedo, durante o feriado do Dia da Independência."</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1475/portaria_66-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1475/portaria_66-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial de Análise a Proposta de Emenda a Lei Orgânica Municipal de Sarzedo nº 01/2021"</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1476/portaria_67-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1476/portaria_67-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial para análise e emissão de parecer referente ao Veto Total a Proposição de Lei 32/2021”</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1477/portaria_68-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1477/portaria_68-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o uso e fornecimento de uniformes e crachás aos servidores do Serviço Público da Câmara Municipal de Sarzedo/MG."</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/portaria_69-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/portaria_69-2021.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE NORMAS DE FUNCIONAMENTO E PROCEDIMENTOS PARA FINS DE PREVENÇÃO À INFECÇÃO E PROPAGAÇÃO DO CORONAVÍRUS (COVID-19) NO ÂMBITO DA CÂMARA MUNICIPAL DE SARZEDO.”</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/portaria_70-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/portaria_70-2021.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o expediente do Legislativo de Sarzedo, durante o feriado de Nossa Senhora Aparecida e dá providências”</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/portaria_71-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/portaria_71-2021.pdf</t>
   </si>
   <si>
     <t>“Nomeiam-se os integrantes da Comissão Especial para análise ao Decreto Legislativo 02/2021 (honra ao mérito)”</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/portaria_72-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/portaria_72-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o ponto facultativo do Poder Legislativo no dia 01 de novembro e dá outras providências."</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/portaria_73-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/portaria_73-2021.pdf</t>
   </si>
   <si>
     <t>"EXONERA O SR. BRENDON HENRIQUE DE OLIVEIRA ALVES, DO CARGO DE PROVIMENTO EM COMISSÃO DE ASSESSOR DE VEREADOR DA CÂMARA MUNICIPAL DE SARZEDO, NOS TERMOS DA LEI MUNICIPAL 802/2021”</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/portaria_74-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/portaria_74-2021.pdf</t>
   </si>
   <si>
     <t>"Revoga o Art. 8° da portaria 69/2021 de 04 de outubro de 2021 que estabelece normas de funcionamento e procedimentos para fins de prevenção a infecção e propagação do coronavírus (COVI-19) no âmbito da Câmara Municipal de Sarzedo."</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/portaria_75-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/portaria_75-2021.pdf</t>
   </si>
   <si>
     <t>"Nomeia Adenilson de Jesus Souza para o cargo de Assessor de Vereador, nos termos da Lei Municipal 802/2021 C/C Lei Municipal 825/2021."</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/portaria_76-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/portaria_76-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a transferência do feriado dia 21de dezembro de 2021, aniversário da cidade, bem decreta como o ponto facultativo no Poder Legislativo no dia 24 de dezembro, e dá outras providências."</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/portaria_77-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/portaria_77-2021.pdf</t>
   </si>
   <si>
     <t>"Declara ponto facultativo no âmbito da Câmara Municipal de Sarzedo nos dias que menciona, e dá outras providências."</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE JUSTIÇA ,LEGISLAÇÃO,FINANÇAS,ORÇAMENTOS,TOMADAS DE CONTAS E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_resolucao_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_resolucao_06-2021.pdf</t>
   </si>
   <si>
     <t>PARECER  CONJUNTO DA CCJ E DA COMISSÃO DE SEGURANÇA PUBLICA AO PROJETO DE RESOLUÇÃO 06/2021</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_resolucao_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_resolucao_07-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE RESOLUÇÃO 07/2021</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_projeto_48-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_projeto_48-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA CCJ E DA COMISSÃO DE EDUCAÇÃO, COM 3 EMENDAS, REFERENTE AO PROJETO DE LEI   48/2021</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/parecer_projeto_52-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/parecer_projeto_52-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ , COM 5 EMENDAS, REFERENTE AO PROJETO DE LEI   52/2021</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/parecer_mocao_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/parecer_mocao_09-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE A MOÇAO 09/2021.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/parecer_mocao_10-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/parecer_mocao_10-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE A MOÇAO 10/2021.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>Gaby Valeska, Pastor Edmilson, Sargento Gilberto</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/parecer_a_emenda_a_lei_organica.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/parecer_a_emenda_a_lei_organica.pdf</t>
   </si>
   <si>
     <t>PARECER EMITIDO PELA COMISSÃO ESPECIAL REFERENTE A  PROPOSTA DE EMENDA A LEI ORGÂNICA 01/2021.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>Dani do Topa Tudo, Rodrigo Antônio Ferretti (Ferretti), Zu</t>
   </si>
   <si>
     <t>PARECER EMITIDO PELA COMISSÃO ESPECIAL REFERENTE A  MENSAGEM 15/2021 DE VETO TOTAL A PROPOSIÇÃO DE LEI 32/2021.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/parecer_plc__05-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/parecer_plc__05-2021.pdf</t>
   </si>
   <si>
     <t>PARECER EMITIDO PELA CCJ REFERENTE AO PROJETO DE LEI COMPLEMENTAR 05/2021.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE JUSTIÇA ,LEGISLAÇÃO,FINANÇAS,ORÇAMENTOS,TOMADAS DE CONTAS E REDAÇÃO FINAL, CEMAECL - COMISSÃO DE EDUCAÇÃO , MEIO AMBIENTE , ESPORTE , CULTURA E LAZER</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/parecer_ao_pl_53-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/parecer_ao_pl_53-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO EMITIDO PELA CCJ E COMISSÃO DE MEIO AMBIENTE REFERENTE AO PROJETO DE LEI  53/2021.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE JUSTIÇA ,LEGISLAÇÃO,FINANÇAS,ORÇAMENTOS,TOMADAS DE CONTAS E REDAÇÃO FINAL, CSOTC - COMISSÃO DE SAÚDE , OBRAS PUBLICAS, TRANSPORTE E COMUNICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/parecer_ao_pl_60-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/parecer_ao_pl_60-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO EMITIDO PELA CCJ E COMISSÃO DE OBRAS PÚBLICAS  REFERENTE AO PROJETO DE LEI 60/2021.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/parecer_refrente_ao_pl_62-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/parecer_refrente_ao_pl_62-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO EMITIDO PELA CCJ E COMISSÃO DE INDUSTRIA E COMERCIO  REFERENTE AO PROJETO DE LEI 62/2021.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>CASEJDM - COMISSÃO DA ASSISTÊNCIA SOCIAL,DO EMPREGO,DA JUVENTUDE E DOS DIREITOS DA MULHER, CCJ - COMISSÃO DE JUSTIÇA ,LEGISLAÇÃO,FINANÇAS,ORÇAMENTOS,TOMADAS DE CONTAS E REDAÇÃO FINAL</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/parecer_projeto_63-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/parecer_projeto_63-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO EMITIDO PELA CCJ E COMISSÃO DE ASSISTÊNCIA SOCIAL  REFERENTE AO PROJETO DE LEI 63/2021.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/parecer_ao_pl_65-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/parecer_ao_pl_65-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO EMITIDO PELA CCJ E COMISSÃO DE MEIO AMBIENTE REFERENTE AO PROJETO DE LEI 65/2021.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>Estevam do América, Rodrigo Antônio Ferretti (Ferretti), Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/parecer_decreto_legislativo_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/parecer_decreto_legislativo_02-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO ESPECIAL DE ANALISE AO PROJETO DE DECRETO LEGISLATIVO 02/2021.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/parecer_projeto_57-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/parecer_projeto_57-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA CCJ E DA COMISSÃO DE JUSTIÇA, COM 09 EMENDAS, REFERENTE AO PROJETO DE LEI 57/2021</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2053/parecer_projeto_63-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2053/parecer_projeto_63-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ E DA COMISSÃO DE ASSISTÊNCIA SOCIAL REFERENTE AO PROJETO DE LEI 63/2021</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2054/parecer_projeto_69-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2054/parecer_projeto_69-2021.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL DA CCJ E DA COMISSÃO DE SAÚDE REFERENTE AO PROJETO DE LEI 69/2021</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2055/parecer_projeto_71-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2055/parecer_projeto_71-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ  REFERENTE AO PROJETO DE LEI 71/2021</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2056/parecer_projeto_74-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2056/parecer_projeto_74-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI 74/2021</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2444/parecer_referente_ao_pl_58-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2444/parecer_referente_ao_pl_58-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ E COMISSÃO DE OBRAS PÚBLICAS REFERENTE AO PROJETO DE LEI 58/2021.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2445/parecer_referente_ao_pl_59-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2445/parecer_referente_ao_pl_59-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ E COMISSÃO DE EDUCAÇÃO,COM 3 EMENDAS REFERENTE AO PROJETO DE LEI 59/2021.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>CCJ - COMISSÃO DE JUSTIÇA ,LEGISLAÇÃO,FINANÇAS,ORÇAMENTOS,TOMADAS DE CONTAS E REDAÇÃO FINAL, CAICT - COMISSÃO DE AGRICULTURA , INDÚSTRIA ,COMÉRCIO E TURISMO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2446/parecer_refrente_ao_pl_62-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2446/parecer_refrente_ao_pl_62-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ E COMISSÃO DE AGRICULTURA COM 01 EMENDA REFERENTE AO PROJETO DE LEI 62/2021.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2447/parecer_referente_ao_pl_70-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2447/parecer_referente_ao_pl_70-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI 70/2021.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2448/parecer_referente_ao_pl_72-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2448/parecer_referente_ao_pl_72-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI 72/2021.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2449/parecer_referente_ao_pl_73-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2449/parecer_referente_ao_pl_73-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI 73/2021.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/parecer_plc_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/parecer_plc_06-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA CCJ E COMISSÃO DE EDUCAÇÃO REFERENTE AO PROJETO DE LEI COMPLEMENTAR 06/2021.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/parecer_plc_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/parecer_plc_09-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI COMPLEMENTAR 09/2021.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/parecer_plc_10-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/parecer_plc_10-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI COMPLEMENTAR 10/2021.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/parecer_pl_79-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/parecer_pl_79-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE LEI 79/2021.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/parecer_pr_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/parecer_pr_08-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE AO PROJETO DE RESOLUÇÃO 08/2021.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/parecer_mocao_11-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/parecer_mocao_11-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE A MOÇÃO 11/2021.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_mocao_12-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_mocao_12-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DA CCJ REFERENTE  A MOÇÃO 12/2021.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/parecer_ao_pl__67-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/parecer_ao_pl__67-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DESTA CASA LEGISLTIVA REFERENTE AO PROJETO DE LEI 67/2021</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/parecer_ao_pl_68-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/parecer_ao_pl_68-2021.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DESTA CASA LEGISLTIVA REFERENTE AO PROJETO DE LEI 68/2021</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/parecr_e_mendas_plc_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/parecr_e_mendas_plc_07-2021.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DA CCJ E DA COMISSÃO DE EDUCAÇÃO, COM DOZE EMENDAS, REFERENTE AO PROJETO DE LEI COMPLEMENTAR 07/2021</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/parecr_e_mendas_plc_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/parecr_e_mendas_plc_08-2021.pdf</t>
   </si>
   <si>
     <t>PARECER  DA CCJ , COM 01  EMENDA, REFERENTE AO PROJETO DE LEI COMPLEMENTAR 08/2021</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>REQUERIMENTO INTERNO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1479/requerimento_interno_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1479/requerimento_interno_01-2021.pdf</t>
   </si>
   <si>
     <t>"Solicitamos prorrogação do prazo da CPI 01/2019,para finalizar o termo de ajustamento de conduta que já se encontra no Ministério Público para avaliação."</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>Bigode do Riacho da Mata</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1480/requerimento_interno_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1480/requerimento_interno_02-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita que após ouvido o Plenário que o Projeto de Lei 02/2021 seja apreciado em primeiro e segundo turno nesta sessão com dispensa de interstício."</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>CEMAECL - COMISSÃO DE EDUCAÇÃO , MEIO AMBIENTE , ESPORTE , CULTURA E LAZER</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_03-2021_verbal.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_03-2021_verbal.pdf</t>
   </si>
   <si>
     <t>"Solicita prorrogação do prazo da CPI 01/2019 para finalizar os trabalhos propostos pela mesma."</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_interno_04-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_interno_04-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita retificação do protocolo de intenções firmado entre os municípios brasileiros com a finalidade de adquirir vacinas para combate a pandemia do coronavírus."</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_05-2021_verbal.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_05-2021_verbal.pdf</t>
   </si>
   <si>
     <t>"Requer que seja realizada uma moção de aplausos para os servidores da Imunização em comemoração ao dia da Imunização 09 de junho."</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1484/requerimento_interno_06-2021_2.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1484/requerimento_interno_06-2021_2.pdf</t>
   </si>
   <si>
     <t>"Requer,conforme lido na 10º Sessão Ordinária realizada dia 27 de junho,em primeiro e segundo turno nessa sessão,com dispensa de interstício conforme prevê o RI desta casa."</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_interno_verbal_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_interno_verbal_07-2021.pdf</t>
   </si>
   <si>
     <t>"Requer que seja expedida uma moção de aplausos e honra a direção e a Administração da UPA 24 horas de Sarzedo."</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/requerimento_interno_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/requerimento_interno_08-2021.pdf</t>
   </si>
   <si>
     <t>"Requer,dispensa de interstício para apreciação do Projeto de Lei Complementar 02/2021,em único turno."</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/requerimento_interno_09-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/requerimento_interno_09-2021.pdf</t>
   </si>
   <si>
     <t>"Requer,dispensa de interstício para apreciação do Projeto de Lei Complementar 04/2021,em único turno."</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>Zu, Bigode do Riacho da Mata, Rodrigo Antônio Ferretti (Ferretti)</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1461/requerimento_interno_10-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1461/requerimento_interno_10-2021.pdf</t>
   </si>
   <si>
     <t>Prorrogação do prazo da CPI 01/2019,para finalizar o Termo de Ajustamento de Conduta que já se encontra no Ministério Público para avaliação.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_interno_11-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_interno_11-2021.pdf</t>
   </si>
   <si>
     <t>"Solicita dispensa de interstício do Projeto de Lei Complementar 05/2021 "Institui o Regime de Previdência Complementar dos servidores públicos titulares de cargo efetivo o Município de Sarzedo; fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime próprio da previdência de que trata o art. 40 da Constituição Federal; autoriza a celebração de convênio com entidade fechada de providência complementar e dá outras providências."</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>"Requer que os Projetos de Lei Complementar de nºs 06,07,08,09 ,10 e 79 de 2021 e projeto de resolução 08 de 2021,seja incluído no expediente para leitura na Sessão Ordinária do dia 09 de dezembro de 2021,conforme prevê o Regimento Interno desta Casa."</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, na forma regimental, que a  Mesa Diretora desta Casa Legislativa, faça um estudo para conceder reajuste salarial aos servidores do Poder Legislativo._x000D_
 _x000D_
 Justificativa:  Tal solicitação se faz necessária em virtude do principio da igualdade do direito administrativo.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>Requer que seja concedido vale alimentação aos Servidores desta Casa Legislativa.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/requerimento_int_15-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/requerimento_int_15-2021.pdf</t>
   </si>
   <si>
     <t>“SOLICITA DISPENSA DE INTERSTÍCIO DOS PROJETOS DE LEI COMPLEMENTAR 06,09 E 10 DE 2021; PROJETOS DE LEI 67, 68 E 79 DE 2021 E PROJETO DE RESOLUÇÃO 08/2021</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_interno_16-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_interno_16-2021.pdf</t>
   </si>
   <si>
     <t>Requer dispensa de interstício dos Projetos de Lei Complementar 07 e 08 de 2021.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>Emend</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/emenda_resolucao_06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/emenda_resolucao_06-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA 01 DA CCJ REFERENTE AO PROJETO DE RESOLUÇÃO 06/2021.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/emenda_projeto_48-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/emenda_projeto_48-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01,02 E 03 DA CCJ E DA COMISSÃO DE EDUCAÇÃO REFERENTE AO  PROJETO DE LEI 48/2021.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/emenda_projeto_52-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/emenda_projeto_52-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA DA CCJ  REFERENTE AO  PROJETO DE LEI 52/2021.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>EMENDAS 01,02,03 E 04 AO PROJETO DE LEI 53/2021.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>EMENDAS 01,02 E 03 AO PROJETO DE LEI 60/2021.</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/emenda_projeto_57-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/emenda_projeto_57-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01,02,03,04,05,06,07,08 E 09 AO PROJETO DE LEI 57/2021.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/emenda_projeto_63-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/emenda_projeto_63-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01 E 02 AO PROJETO DE LEI 63/2021</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2450/emenda_ao_pl_59-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2450/emenda_ao_pl_59-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01,02 E 03 REFERENTE AO PROJETO DE LEI 59/2021.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/emenda_ao_pl_62-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/emenda_ao_pl_62-2021.pdf</t>
   </si>
   <si>
     <t>EMENDA 01 REFERENTE AO PROJETO DE LEI 62/2021.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>Bigode do Riacho da Mata, Dani do Topa Tudo, Marquinho da Civil, Pastor Edmilson, Sargento Gilberto, Zu</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/emenda_02_pl_68-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/emenda_02_pl_68-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>EMENDAS AO PROJETO DE LEI 68/2021</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/emenda_ao_pl_79-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/emenda_ao_pl_79-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01,02 E 03 AO PROJETO DE LEI 79/2021</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/emenda_02_pl_67-2021-mesclado.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/emenda_02_pl_67-2021-mesclado.pdf</t>
   </si>
   <si>
     <t>EMENDA 01 AO PROJETO DE LEI 67/2021</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>EMENDA VERBAL 01 REFERENTE AO PROJETO DE RESOLUÇÃO 08/2021.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/parecr_e_mendas_plc_07-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/parecr_e_mendas_plc_07-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01,02,03,04,05,06,07,08,09,10,11 E 12 DE 2021 REFERENTE AO PROJETO DE LEI COMPLEMENTAR 07/2021</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/parecr_e_mendas_plc_08-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/parecr_e_mendas_plc_08-2021.pdf</t>
   </si>
   <si>
     <t>EMENDAS 01 E 02  REFERENTE AO PROJETO DE LEI COMPLEMENTAR 08/2021</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/ata_1o_reuniao_ordinaria-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/ata_1o_reuniao_ordinaria-2021.pdf</t>
   </si>
   <si>
     <t>1º ATA ORDINÁRIA REUNIÃO 14/01/2021.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/ata_2o_reuniao_ordinaria-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/ata_2o_reuniao_ordinaria-2021.pdf</t>
   </si>
   <si>
     <t>2º ATA ORDINÁRIA REUNIÃO 28/01/2021.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/ata_3_reuniao_ordinaria_-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/ata_3_reuniao_ordinaria_-2021.pdf</t>
   </si>
   <si>
     <t>3º ATA ORDINÁRIA REUNIÃO 11/02/2021.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/ata_4_reuniao_ordinaria-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/ata_4_reuniao_ordinaria-2021.pdf</t>
   </si>
   <si>
     <t>4º ATA ORDINÁRIA REUNIÃO 25/02/2021.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/ata_5_reuniao_ordinaria-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/ata_5_reuniao_ordinaria-2021.pdf</t>
   </si>
   <si>
     <t>5º ATA ORDINÁRIA REUNIÃO 11/03/2021.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/ata_6_reuniao_ordinaria-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/ata_6_reuniao_ordinaria-2021.pdf</t>
   </si>
   <si>
     <t>6º ATA ORDINÁRIA REUNIÃO 25/03/2021.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_7o_reuniao_ordinaria_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_7o_reuniao_ordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>7º ATA ORDINÁRIA REUNIÃO 08/04/2021.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/ata_8o_reuniao_ordinaria_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/ata_8o_reuniao_ordinaria_2021.pdf</t>
   </si>
   <si>
     <t>8º ATA ORDINÁRIA REUNIÃO 29/04/2021.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/ata_9o_reuniao_ordinaria_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/ata_9o_reuniao_ordinaria_2021.pdf</t>
   </si>
   <si>
     <t>9º ATA ORDINÁRIA REUNIÃO 13/05/2021.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/ata_10o_reuniao_ordinaria_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/ata_10o_reuniao_ordinaria_2021.pdf</t>
   </si>
   <si>
     <t>10º ATA ORDINÁRIA REUNIÃO 27/05/2021.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/ata_11o_reuniao_ordinaria_10-06-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/ata_11o_reuniao_ordinaria_10-06-2021.pdf</t>
   </si>
   <si>
     <t>11º ATA ORDINÁRIA REUNIÃO 10/06/2021.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/ata_12o_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/ata_12o_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>12º ATA ORDINÁRIA REUNIÃO 24/06/2021.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/ata_13o_reuniao_12-08-21.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/ata_13o_reuniao_12-08-21.pdf</t>
   </si>
   <si>
     <t>13º ATA ORDINÁRIA REUNIÃO 12/08/2021.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/ata_14o_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/ata_14o_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>14º ATA ORDINÁRIA REUNIÃO 26/08/2021.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/ata_15_reuniao_ordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/ata_15_reuniao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 15ª REUNIÃO ORDINÁRIA DE 2021</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/ata_16a_reuniao_ordinaria_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/ata_16a_reuniao_ordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 16ª REUNIÃO ORDINÁRIA DE 2021.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/ata_17a_reuniao_ordinaria_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/ata_17a_reuniao_ordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 17ª REUNIÃO ORDINÁRIA DE 2021.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/ata_18o_ordinaria_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/ata_18o_ordinaria_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 18ª REUNIÃO ORDINÁRIA DE 2021.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/ata_19o_ordinaria_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/ata_19o_ordinaria_2021.pdf</t>
   </si>
   <si>
     <t>ATA DA 19º REUNIÃO ORDINÁRIA DE 2021</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2443/ata_20_oreuniao_ordinaria_de_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2443/ata_20_oreuniao_ordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>ATA ORDINÁRIA 20, DE 25 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/ata_21o_reuniao_ordinaria_2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/ata_21o_reuniao_ordinaria_2021.pdf</t>
   </si>
   <si>
     <t>ATA 21º SESSÃO ORDINÁRIA DE 2021.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_decreto_legislativo_01-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_decreto_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>Concede titulo de honra ao mérito ao PROCON Câmara de Sarzedo  e dá outras providências.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>Sargento Gilberto, Marquinho da Civil</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_decreto_legislativo_02-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_decreto_legislativo_02-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a autorga da entrega do Título de Honra ao Mérito a todos os policiais Militares e Civis que prestam serviços no Município de Sarzedo/MG,e dá outras providências."</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>ATA EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/ata_1o_reuniao_extraordinaria_22-04-21.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/ata_1o_reuniao_extraordinaria_22-04-21.pdf</t>
   </si>
   <si>
     <t>1º ATA REUNIÃO EXTRAORDINÁRIA 22/04/2021.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/ata_2o_reuniao_extraordinaria_29-06-21.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/ata_2o_reuniao_extraordinaria_29-06-21.pdf</t>
   </si>
   <si>
     <t>2º ATA REUNIÃO EXTRAORDINÁRIA 29/06/2021.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/ata_3o_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/ata_3o_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>3º ATA REUNIÃO EXTRAORDINÁRIA 06/07/2021.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/ata_4o_reuniao_extraordinaria_09-08-21.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/ata_4o_reuniao_extraordinaria_09-08-21.pdf</t>
   </si>
   <si>
     <t>4º ATA REUNIÃO EXTRAORDINÁRIA 09/07/2021.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/ata_5o_reuniao_extraordinaria_05-08-21.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/ata_5o_reuniao_extraordinaria_05-08-21.pdf</t>
   </si>
   <si>
     <t>5º ATA REUNIÃO EXTRAORDINÁRIA 05/08/2021.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/ata_6o_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/ata_6o_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>6º ATA REUNIÃO EXTRAORDINÁRIA 09/08/2021.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/ata_7a_reuniao_extraordinaria.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/ata_7a_reuniao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª REUNIÃO EXTRAORDINÁRIA DE 2021.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/ata_8o_reuniao_extraordinaria_29-12-21.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/ata_8o_reuniao_extraordinaria_29-12-21.pdf</t>
   </si>
   <si>
     <t>LEITURA E APRECIAÇÃO DA ATA DA 8ª REUNIÃO EXTRAORDINÁRIA DE 2021.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>ANTEPROJETO</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5270/anteprojeto_01.2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5270/anteprojeto_01.2021.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O FÓRUM PERMANENTE DOS CONSELHOS DO MUNICÍPIO DE SARZEDO - FPC E DISCIPLINA SUA ORGANIZAÇÃO E FUNCIONAMENTO".</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>PRO</t>
   </si>
   <si>
     <t>PROPOSIÇÃO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5370/proposicao_33-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5370/proposicao_33-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação do campo de futebol público municipal no Bairro Liberdade, município de Sarzedo".</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5368/proposicao_36-2021_do_pl_43-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5368/proposicao_36-2021_do_pl_43-2021.pdf</t>
   </si>
   <si>
     <t>"Veda a nomeação pela Administração Pública Direta e Indireta no município de Sarzedo/MG de pessoas condenadas pela Lei Federal nº 11.340, de 7 de agosto de 2006."</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5369/proposicao_37-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5369/proposicao_37-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do cadastro municipal de protetores e cuidadores de animais no município de Sarzedo, e dá outras providências."</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5371/proposicao_38-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5371/proposicao_38-2021.pdf</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5374/proposicao_40-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5374/proposicao_40-2021.pdf</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5372/proposicao_42-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5372/proposicao_42-2021.pdf</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5373/proposicao_43-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5373/proposicao_43-2021.pdf</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5376/proposicao_45-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5376/proposicao_45-2021.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de ECOTURISMO no município de Sarzedo/MG, e dá outras providências."</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5377/proposicao_46-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5377/proposicao_46-2021.pdf</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5379/proposicao_48-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5379/proposicao_48-2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de logradouros públicos no Bairro Lambari, Sarzedo-MG."</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
-    <t>https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5378/proposicao_56-2021.pdf</t>
+    <t>http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5378/proposicao_56-2021.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -4820,67 +4820,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/54/doc00454820210113103259.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/150/mensagem_05-2021_veto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/164/mensagem_06-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1465/mensagem_de_veto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_05-2021_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_06-2021_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/101/pl_7_-_dani.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_08-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/109/pl_11_-_gaby.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_14-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_16-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_18-2021_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_19-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_20-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_21-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_22-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_23-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_24-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_30_de_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/288/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_32-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_34_de_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_35-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_38_de_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_39_de_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_40_de_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_41_de_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_43-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_44-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_45-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/878/projeto_de_lei_46-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_47-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_48-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_49-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_51_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_52_de_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_53-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_54_de_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/projeto_de_lei_56-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_57-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/projeto_de_lei_58-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_60-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_61-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1463/projeto_de_lei_63-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_64-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_65-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/projeto_de_lei_66-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_67-2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_68-2021_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_69-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_70-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_71-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei__72_de_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_73_de_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/tramitacao_do_pl_74_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2052/tramitacao_do_pl_75_de_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_76-2021_com_despacho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_77_de_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_78_de_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/98/leis_complementares_144_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_complementar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_complementar_03-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_complementar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_05-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/projeto_de_lei_complementar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_complementar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_complementar_08-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_complementar_09-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_complementar_10-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_resolucao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/projeto_de_resolucao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/projeto_de_resolucao_08-2021_completo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1467/proposta_de_emenda_a_lei_organica_01-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_01_gaby.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_02_zu.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_04_gaby.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_05_gaby.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_06_ferretti.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_07_ferretti.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_08_ferretti.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_09_estevam.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_10_estevam.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_11_marcos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_12_marcos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimneto_13-2021_gaby.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_14-2021_gaby.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_15-2021_gaby.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_16-2021_zu.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_17_-_estevam.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/107/req_18-gaby.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_verbal_19-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_verbal_20-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/113/req_21_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/114/req_22_-_gaby.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/115/req_23_estevam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/116/req_24_estevam.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/117/req_25_veres.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/118/req_26_veres.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/119/req_27_marcos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/121/req_28_gaby.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/122/req_29_gilberto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/123/req_30_gilberto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/124/req_31_gaby.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/125/req_32_gaby.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/126/req_33_zu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/127/req_34_zu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_35-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_37-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_38-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_39-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_40-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_41-2021_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_42-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_43-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_44-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_45-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_46-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_47-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_48-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_49-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_50-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_51-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_52-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_verbal_53-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_54-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_55-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_56-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_57-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_58-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_verbal_59-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_60-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_61-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_62-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_63-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_64-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_65-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_66-2021_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_67-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_68-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_verbal_69-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_70-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_71-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_72-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_73-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_74-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_verbal_75-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_76-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_77-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_78-2021_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/requerimento_79-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_80-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1405/requerimento_81-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1406/requerimento_82-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_83-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_84-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_85-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/requerimento_86-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/requerimento_87-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/requerimento_88-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_89-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_90-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_91-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/requerimento_92-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/requerimento_93-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/requerimento_94-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_95-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_96-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/requerimento_97-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_98-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_99-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_100-2021_2.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_101-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/ata_16_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/requerimento_103-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_verbal_104-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_verbal_105-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_106-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/requerimento_107-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_246_de_2021_com_requerimentos_108_e_109.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_246_de_2021_com_requerimentos_108_e_109.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_246_de_2021_com_requerimentos_108109_e_110.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/requerimento_111-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_verbal_112-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/requerimento_verbal_113-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/oficio_261_de_2021_com_o_requerimento_114_de_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_115-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_116-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_117-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_verbal_118-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/requerimento_verbal_119-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/requerimento_verbal_120-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2135/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/requerimento_123-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/doc01723120211208102426.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/requerimento_125-2021_2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/149/mocao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/171/mocao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_05-2021_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1402/mocao_07-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1403/mocao_08-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_09-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/mocao_10-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2071/mocao_11-2021_1-mesclado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/mocao_12-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_01-2021_marcos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_02_estevam.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_03_estevam.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/112/ind_4_dani.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/doc01815520211229144801.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/doc01815720211229144916.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_01-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_02-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_03-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_04-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/178/portaria_05-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_06-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_07-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_08-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_09-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_comissoes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/179/portaria_12-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/180/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/181/portaria_14-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/182/portaria_15-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/183/portaria_16-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/184/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/185/portaria_18-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/186/portaria_19-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/120/portaria_20-2021_covid.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/187/portaria_21-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/188/portaria_22-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/189/portaria_23-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/190/portaria_24-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/191/portaria_25-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/192/portaria_26-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/193/portaria_27-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/194/portaria_28-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/195/portaria_29-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/196/portaria_30-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/197/portaria_31-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/198/portaria_32-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/199/portaria_33-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/200/portaria_34-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/201/portaria_35-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/202/portaria_36-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/203/portaria_37-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/204/portaria_38-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/205/portaria_39-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/206/portaria_40-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/207/portaria_41-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/208/portaria_42-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/209/portaria_43-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/210/portaria_44-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/151/portaria_45-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/211/portaria_46-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/212/portaria_47-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/153/portaria_48-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/213/portaria_49-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/273/portaria_50-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/274/portaria_51-2021_2.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/275/portaria_52-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/276/portaria_53-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/286/portaria_54-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/295/portaria_55-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/296/portaria_56-2021_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/297/portaria_57-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/618/portaria_58-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/portaria_60-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/portaria_60-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/portaria_61-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/portaria_62-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/portaria_63-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/portaria_64-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/portaria_65-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1475/portaria_66-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1476/portaria_67-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1477/portaria_68-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/portaria_69-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/portaria_70-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/portaria_71-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/portaria_72-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/portaria_73-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/portaria_74-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/portaria_75-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/portaria_76-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/portaria_77-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_resolucao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_projeto_48-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/parecer_projeto_52-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/parecer_mocao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/parecer_mocao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/parecer_a_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/parecer_plc__05-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/parecer_ao_pl_53-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/parecer_ao_pl_60-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/parecer_refrente_ao_pl_62-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/parecer_projeto_63-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/parecer_ao_pl_65-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/parecer_decreto_legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/parecer_projeto_57-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2053/parecer_projeto_63-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2054/parecer_projeto_69-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2055/parecer_projeto_71-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2056/parecer_projeto_74-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2444/parecer_referente_ao_pl_58-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2445/parecer_referente_ao_pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2446/parecer_refrente_ao_pl_62-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2447/parecer_referente_ao_pl_70-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2448/parecer_referente_ao_pl_72-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2449/parecer_referente_ao_pl_73-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/parecer_plc_06-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/parecer_plc_09-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/parecer_plc_10-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/parecer_pl_79-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/parecer_pr_08-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/parecer_mocao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_mocao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/parecer_ao_pl__67-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/parecer_ao_pl_68-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/parecr_e_mendas_plc_07-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/parecr_e_mendas_plc_08-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1479/requerimento_interno_01-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1480/requerimento_interno_02-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_03-2021_verbal.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_interno_04-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_05-2021_verbal.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1484/requerimento_interno_06-2021_2.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_interno_verbal_07-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/requerimento_interno_08-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/requerimento_interno_09-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1461/requerimento_interno_10-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_interno_11-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/requerimento_int_15-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_interno_16-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/emenda_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/emenda_projeto_48-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/emenda_projeto_52-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/emenda_projeto_57-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/emenda_projeto_63-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2450/emenda_ao_pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/emenda_ao_pl_62-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/emenda_02_pl_68-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/emenda_ao_pl_79-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/emenda_02_pl_67-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/parecr_e_mendas_plc_07-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/parecr_e_mendas_plc_08-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/ata_1o_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/ata_2o_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/ata_3_reuniao_ordinaria_-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/ata_4_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/ata_5_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/ata_6_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_7o_reuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/ata_8o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/ata_9o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/ata_10o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/ata_11o_reuniao_ordinaria_10-06-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/ata_12o_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/ata_13o_reuniao_12-08-21.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/ata_14o_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/ata_15_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/ata_16a_reuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/ata_17a_reuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/ata_18o_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/ata_19o_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2443/ata_20_oreuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/ata_21o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_decreto_legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/ata_1o_reuniao_extraordinaria_22-04-21.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/ata_2o_reuniao_extraordinaria_29-06-21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/ata_3o_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/ata_4o_reuniao_extraordinaria_09-08-21.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/ata_5o_reuniao_extraordinaria_05-08-21.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/ata_6o_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/ata_7a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/ata_8o_reuniao_extraordinaria_29-12-21.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5270/anteprojeto_01.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5370/proposicao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5368/proposicao_36-2021_do_pl_43-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5369/proposicao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5371/proposicao_38-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5374/proposicao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5372/proposicao_42-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5373/proposicao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5376/proposicao_45-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5377/proposicao_46-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5379/proposicao_48-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5378/proposicao_56-2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/54/doc00454820210113103259.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/150/mensagem_05-2021_veto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/164/mensagem_06-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1465/mensagem_de_veto_15-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/52/projeto_de_lei_01-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/53/projeto_de_lei_02-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/96/projeto_de_lei_03-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/97/projeto_de_lei_04-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/99/projeto_de_lei_05-2021_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/100/projeto_de_lei_06-2021_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/101/pl_7_-_dani.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/102/projeto_de_lei_08-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/103/projeto_09-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/108/projeto_de_lei_10-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/109/pl_11_-_gaby.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/110/projeto_de_lei_12-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/111/projeto_de_lei_13-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/128/projeto_de_lei_14-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/129/projeto_de_lei_15-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/130/projeto_de_lei_16-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/131/projeto_de_lei_17-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/132/projeto_de_lei_18-2021_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/133/projeto_de_lei_19-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/144/projeto_de_lei_20-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/145/projeto_de_lei_21-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/154/projeto_de_lei_22-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/155/projeto_de_lei_23-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/156/projeto_de_lei_24-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/165/projeto_de_lei_25-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/166/projeto_de_lei_26-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/167/projeto_de_lei_27_de_2001.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/168/projeto_de_lei_28-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/169/projeto_de_lei_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/170/projeto_de_lei_30_de_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/288/projeto_de_lei_31-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/290/projeto_de_lei_32-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/291/projeto_de_lei_33-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/292/projeto_de_lei_34_de_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/294/projeto_de_lei_35-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/302/projeto_de_lei_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/303/projeto_de_lei_37_de_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/304/projeto_de_lei_38_de_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/307/projeto_de_lei_39_de_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/308/projeto_de_lei_40_de_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/329/projeto_de_lei_41_de_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/330/projeto_de_lei_42_de_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/345/projeto_de_lei_43-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/589/projeto_de_lei_44-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/736/projeto_de_lei_45-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/878/projeto_de_lei_46-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/960/projeto_de_lei_47-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1404/projeto_de_lei_48-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1412/projeto_de_lei_49-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1413/projeto_de_lei_50-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1420/projeto_de_lei_51_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1423/projeto_de_lei_52_de_2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1438/projeto_de_lei_53-2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1425/projeto_de_lei_54_de_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1431/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1432/projeto_de_lei_56-2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1434/projeto_57-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1443/projeto_de_lei_58-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1454/projeto_de_lei_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1455/projeto_de_lei_60-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1460/projeto_de_lei_61-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1462/projeto_de_lei_62_de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1463/projeto_de_lei_63-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1464/projeto_de_lei_64-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1474/projeto_de_lei_65-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1502/projeto_de_lei_66-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1509/projeto_de_lei_67-2021_ppa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1510/projeto_de_lei_68-2021_loa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1511/projeto_de_lei_69-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1630/projeto_de_lei_70-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1631/projeto_de_lei_71-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1632/projeto_de_lei__72_de_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1634/projeto_de_lei_73_de_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1649/tramitacao_do_pl_74_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2052/tramitacao_do_pl_75_de_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2559/projeto_de_lei_76-2021_com_despacho.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2579/projeto_de_lei_77_de_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2580/projeto_de_lei_78_de_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2662/projeto_de_lei_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/98/leis_complementares_144_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1272/projeto_de_lei_complementar_02-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1280/projeto_de_lei_complementar_03-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1419/projeto_de_lei_complementar_04-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1466/projeto_de_lei_complementar_05-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2618/projeto_de_lei_complementar_06-2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2616/projeto_de_lei_complementar_07-2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2615/projeto_de_lei_complementar_08-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2614/projeto_de_lei_complementar_09-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2617/projeto_de_lei_complementar_10-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/51/projeto_de_resolucao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/134/projeto_de_resolucao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/143/projeto_de_resolucao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/284/projeto_de_resolucao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/285/projeto_de_resolucao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1449/projeto_de_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1457/projeto_de_resolucao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2663/projeto_de_resolucao_08-2021_completo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1467/proposta_de_emenda_a_lei_organica_01-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_01_gaby.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_02_zu.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_04_gaby.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_05_gaby.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_06_ferretti.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_07_ferretti.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_08_ferretti.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_09_estevam.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_10_estevam.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_11_marcos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_12_marcos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/92/requerimneto_13-2021_gaby.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_14-2021_gaby.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_15-2021_gaby.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_16-2021_zu.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/106/requerimento_17_-_estevam.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/107/req_18-gaby.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_verbal_19-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_verbal_20-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/113/req_21_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/114/req_22_-_gaby.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/115/req_23_estevam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/116/req_24_estevam.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/117/req_25_veres.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/118/req_26_veres.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/119/req_27_marcos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/121/req_28_gaby.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/122/req_29_gilberto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/123/req_30_gilberto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/124/req_31_gaby.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/125/req_32_gaby.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/126/req_33_zu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/127/req_34_zu.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/135/requerimento_35-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/136/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/137/requerimento_37-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/138/requerimento_38-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/139/requerimento_39-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/140/requerimento_40-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_41-2021_retirado_pelo_autor.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/141/requerimento_42-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/142/requerimento_43-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/146/requerimento_44-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/147/requerimento_45-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/148/requerimento_46-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/158/requerimento_47-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/159/requerimento_48-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/160/requerimento_49-2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/161/requerimento_50-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/162/requerimento_51-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/163/requerimento_52-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/requerimento_verbal_53-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/172/requerimento_54-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/173/requerimento_55-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/174/requerimento_56-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/176/requerimento_57-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/177/requerimento_58-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/requerimento_verbal_59-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/278/requerimento_60-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/279/requerimento_61-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/280/requerimento_62-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/282/requerimento_63-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/281/requerimento_64-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/283/requerimento_65-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/289/requerimento_66-2021_2.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/requerimento_67-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/293/requerimento_68-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/requerimento_verbal_69-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/298/requerimento_70-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/299/requerimento_71-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/306/requerimento_72-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/301/requerimento_73-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/305/requerimento_74-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_verbal_75-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/450/requerimento_76-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/452/requerimento_77-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/595/requerimento_78-2021_2.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1208/requerimento_79-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1401/requerimento_80-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1405/requerimento_81-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1406/requerimento_82-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1407/requerimento_83-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1408/requerimento_84-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1409/requerimento_85-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1414/requerimento_86-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1415/requerimento_87-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1416/requerimento_88-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1417/requerimento_89-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1418/requerimento_90-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1424/requerimento_91-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1430/requerimento_92-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1429/requerimento_93-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1435/requerimento_94-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1436/requerimento_95-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1437/requerimento_96-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1439/requerimento_97-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1440/requerimento_98-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1458/requerimento_99-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1472/requerimento_100-2021_2.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1478/requerimento_101-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1498/ata_16_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1505/requerimento_103-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1506/requerimento_verbal_104-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1507/requerimento_verbal_105-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1508/requerimento_106-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1625/requerimento_107-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1626/oficio_246_de_2021_com_requerimentos_108_e_109.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1627/oficio_246_de_2021_com_requerimentos_108_e_109.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1628/oficio_246_de_2021_com_requerimentos_108109_e_110.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1660/requerimento_111-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1698/requerimento_verbal_112-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1699/requerimento_verbal_113-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1700/oficio_261_de_2021_com_o_requerimento_114_de_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1707/requerimento_115-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1708/requerimento_116-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_117-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_verbal_118-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2102/requerimento_verbal_119-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2103/requerimento_verbal_120-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2135/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2151/oficio_266_de_2021_com_os_requerimentos_121_e_122_de_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2525/requerimento_123-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2581/doc01723120211208102426.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2582/requerimento_125-2021_2.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/56/mocao_01-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/57/mocao_02-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/149/mocao_03-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/171/mocao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/175/mocao_05-2021_2.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/277/mocao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1402/mocao_07-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1403/mocao_08-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1448/mocao_09-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1452/mocao_10-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2071/mocao_11-2021_1-mesclado.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2169/mocao_12-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/91/indicacao_01-2021_marcos.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/104/indicacao_02_estevam.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_03_estevam.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/112/ind_4_dani.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/doc01815520211229144801.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/doc01815720211229144916.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/157/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_08-2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1207/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1400/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1411/indicacao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1421/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1422/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1442/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1444/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1445/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1451/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1468/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1469/indicacao_20-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1470/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1471/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1473/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1624/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/55/portaria_01-2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/72/portaria_02-2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/73/portaria_03-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/74/portaria_04-2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/178/portaria_05-2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/75/portaria_06-2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/76/portaria_07-2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/77/portaria_08-2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/78/portaria_09-2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/70/portaria_comissoes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/79/portaria_11-2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/179/portaria_12-2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/180/portaria_13-2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/181/portaria_14-2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/182/portaria_15-2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/183/portaria_16-2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/184/portaria_17-2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/185/portaria_18-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/186/portaria_19-2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/120/portaria_20-2021_covid.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/187/portaria_21-2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/188/portaria_22-2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/189/portaria_23-2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/190/portaria_24-2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/191/portaria_25-2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/192/portaria_26-2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/193/portaria_27-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/194/portaria_28-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/195/portaria_29-2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/196/portaria_30-2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/197/portaria_31-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/198/portaria_32-2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/199/portaria_33-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/200/portaria_34-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/201/portaria_35-2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/202/portaria_36-2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/203/portaria_37-2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/204/portaria_38-2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/205/portaria_39-2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/206/portaria_40-2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/207/portaria_41-2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/208/portaria_42-2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/209/portaria_43-2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/210/portaria_44-2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/151/portaria_45-2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/211/portaria_46-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/212/portaria_47-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/153/portaria_48-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/213/portaria_49-2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/273/portaria_50-2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/274/portaria_51-2021_2.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/275/portaria_52-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/276/portaria_53-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/286/portaria_54-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/295/portaria_55-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/296/portaria_56-2021_2.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/297/portaria_57-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/618/portaria_58-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1427/portaria_60-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1428/portaria_60-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1441/portaria_61-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1450/portaria_62-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1446/portaria_63-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1447/portaria_64-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1453/portaria_65-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1475/portaria_66-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1476/portaria_67-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1477/portaria_68-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1499/portaria_69-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1500/portaria_70-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1504/portaria_71-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1622/portaria_72-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1629/portaria_73-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1633/portaria_74-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1950/portaria_75-2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/portaria_76-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/portaria_77-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1489/parecer_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1490/parecer_resolucao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1491/parecer_projeto_48-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1492/parecer_projeto_52-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1493/parecer_mocao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1494/parecer_mocao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1611/parecer_a_emenda_a_lei_organica.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1613/parecer_plc__05-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1614/parecer_ao_pl_53-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1615/parecer_ao_pl_60-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1616/parecer_refrente_ao_pl_62-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1617/parecer_projeto_63-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1618/parecer_ao_pl_65-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1635/parecer_decreto_legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2024/parecer_projeto_57-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2053/parecer_projeto_63-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2054/parecer_projeto_69-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2055/parecer_projeto_71-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2056/parecer_projeto_74-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2444/parecer_referente_ao_pl_58-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2445/parecer_referente_ao_pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2446/parecer_refrente_ao_pl_62-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2447/parecer_referente_ao_pl_70-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2448/parecer_referente_ao_pl_72-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2449/parecer_referente_ao_pl_73-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/parecer_plc_06-2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/parecer_plc_09-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/parecer_plc_10-2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/parecer_pl_79-2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/parecer_pr_08-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/parecer_mocao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/parecer_mocao_12-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/parecer_ao_pl__67-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/parecer_ao_pl_68-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/parecr_e_mendas_plc_07-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/parecr_e_mendas_plc_08-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1479/requerimento_interno_01-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1480/requerimento_interno_02-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1481/requerimento_03-2021_verbal.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1482/requerimento_interno_04-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1483/requerimento_05-2021_verbal.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1484/requerimento_interno_06-2021_2.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1485/requerimento_interno_verbal_07-2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1486/requerimento_interno_08-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1487/requerimento_interno_09-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1461/requerimento_interno_10-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1623/requerimento_interno_11-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/requerimento_int_15-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_interno_16-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1495/emenda_resolucao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1496/emenda_projeto_48-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1497/emenda_projeto_52-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2021/emenda_projeto_57-2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2022/emenda_projeto_63-2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2450/emenda_ao_pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2451/emenda_ao_pl_62-2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/emenda_02_pl_68-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/emenda_ao_pl_79-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/emenda_02_pl_67-2021-mesclado.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/parecr_e_mendas_plc_07-2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/parecr_e_mendas_plc_08-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/ata_1o_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/ata_2o_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/ata_3_reuniao_ordinaria_-2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/ata_4_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/ata_5_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/ata_6_reuniao_ordinaria-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/ata_7o_reuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/ata_8o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/ata_9o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/ata_10o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/ata_11o_reuniao_ordinaria_10-06-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/ata_12o_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/ata_13o_reuniao_12-08-21.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/ata_14o_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1488/ata_15_reuniao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1503/ata_16a_reuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1610/ata_17a_reuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1636/ata_18o_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2017/ata_19o_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2443/ata_20_oreuniao_ordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/ata_21o_reuniao_ordinaria_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/615/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/1501/projeto_decreto_legislativo_02-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/ata_1o_reuniao_extraordinaria_22-04-21.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/ata_2o_reuniao_extraordinaria_29-06-21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/ata_3o_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/ata_4o_reuniao_extraordinaria_09-08-21.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/ata_5o_reuniao_extraordinaria_05-08-21.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/ata_6o_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/2790/ata_7a_reuniao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/3156/ata_8o_reuniao_extraordinaria_29-12-21.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5270/anteprojeto_01.2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5370/proposicao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5368/proposicao_36-2021_do_pl_43-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5369/proposicao_37-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5371/proposicao_38-2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5374/proposicao_40-2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5372/proposicao_42-2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5373/proposicao_43-2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5376/proposicao_45-2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5377/proposicao_46-2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5379/proposicao_48-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sarzedo.mg.leg.br/media/sapl/public/materialegislativa/2021/5378/proposicao_56-2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H452"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>